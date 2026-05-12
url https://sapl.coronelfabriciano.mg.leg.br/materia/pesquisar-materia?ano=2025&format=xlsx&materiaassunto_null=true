--- v0 (2025-12-25)
+++ v1 (2026-05-12)
@@ -10,998 +10,1004 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2923" uniqueCount="1195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2923" uniqueCount="1197">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
     <t>CHICO SIMÕES</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2261/emenda_01_ao_pl_3457.2025.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2261/emenda_01_ao_pl_3457.2025.pdf</t>
   </si>
   <si>
     <t>"Fica Instituído o Auxílio Financeiro emergencial e autoriza o Poder Executivo a concede-lo as famílias atingidas pelas chuvas torrenciais ocorridas no municio de Coronel Fabriciano no período de 17 de dezembro de 2024 03 de janeiro de 2025, com o objetivo de minimizar os impactos econômicos e sociais causados pelos danos materiais estruturais gerados pela referida calamidade"</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2262/emenda_02_ao_pl_3457.2025.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2262/emenda_02_ao_pl_3457.2025.pdf</t>
   </si>
   <si>
     <t>Modificativa do artigo 2º do PL nº 3.457/2025</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2263/emenda_03_ao_pl_3457.2025.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2263/emenda_03_ao_pl_3457.2025.pdf</t>
   </si>
   <si>
     <t>"Art. 3º. O aporte total do Tesouro Municipal para custear o auxílio financeiro a ser concedido 'as famílias atingidas, será de até R$5.000.000,00 (Cinco Milhões de Reais), podendo ser acrescido em até 25% (vinte e cinco por cento) desde valor.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA A LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2415/proposta_no_50_-_pelom-mesa_diretora_e_processo_legislativo-mmm.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2415/proposta_no_50_-_pelom-mesa_diretora_e_processo_legislativo-mmm.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivos da Lei Orgânica do Município de Coronel Fabriciano e dá outras providências.”</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>ZEZINHO DO SINTTROCEL</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Altera o artigo 90 da Lei Orgânica do Município de Coronel Fabriciano e dá outras providências.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>CANÍDIA</t>
   </si>
   <si>
     <t>“Dispõe sobre a gratuidade de transporte coletivo a idosos no Município de Coronel Fabriciano”.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>“Concede Isenção e Anistia para os contribuintes afetados pelas chuvas e enchentes do ano de 2024 e dá outras providências”</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2258/pl_3457_-_auxilio_financeiro_emergencial_e_autoriza_o_poder_executivo_municipal_a_conceder_familia_atingidas_chuvas.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2258/pl_3457_-_auxilio_financeiro_emergencial_e_autoriza_o_poder_executivo_municipal_a_conceder_familia_atingidas_chuvas.pdf</t>
   </si>
   <si>
     <t>Institui o auxilio financeiro emergencial e autoriza o poder Executivo Municipal a conceder às famílias atingidas pelas chuvas ocorridas no Município de Coronel Fabriciano em 17 de dezembro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2259/pl_3458_-_recompoe_perdas_infacinarias_servidores_municipais.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2259/pl_3458_-_recompoe_perdas_infacinarias_servidores_municipais.pdf</t>
   </si>
   <si>
     <t>"Recompõe as perdas inflacionárias relativas ao ano de 2024 aos servidores públicos municipais de Coronel Fabriciano/MG e dá outras providências."</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>BETO CAVALEIRO</t>
   </si>
   <si>
     <t>Dispõe sobre a retirada de bananeiras localizadas em córregos no Município de Coronel Fabriciano/MG, e a proibição de novo plantio com o objetivo de mitigar os impactos de enchentes.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>INSTITUI O SERVIÇO MUNICIPAL DE VERIFICAÇÃO DE ÓBITOS NO MUNICÍPIO DE CORONEL FABRICIANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>MARCELO SOARES DE ALMEIDA</t>
   </si>
   <si>
     <t>Dispõe sobre a mudança de denominação de logradouro público no Bairro Silvio Pereira 2 e implantação de CEP na referida Rua do Município.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>PAULINHO</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2268/pl_3462-_denominacao_de_logradouro_-_beco_democrata_-_paulinho.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2268/pl_3462-_denominacao_de_logradouro_-_beco_democrata_-_paulinho.doc</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público, no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2269/pl_utilidade_publica_instituto_zelia_ferreira_1.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2269/pl_utilidade_publica_instituto_zelia_ferreira_1.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública, o Instituto de Saúde Zélia Ferreira.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A UNIÃO DA MOCIDADE DAS IGREJAS ASSEMBLEIA DE DEUS DE CORONEL FABRICIANO - UMADCELF.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>THIAGO LUCAS</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2277/pl_3465-_vacinacao_autistas_domicilio_thiago_lucas.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2277/pl_3465-_vacinacao_autistas_domicilio_thiago_lucas.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a vacinação domiciliar das pessoas com autismo no âmbito do Município de Coronel Fabriciano.”</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>ALTERA O HORÁRIO DE FUNCIONAMENTO DAS VAGAS DE CARGA E DESCARGA NO MUNICÍPIO DE CORONEL FABRICIANO, REVOGA O DECRETO Nº3.372, DE 06 DE JULHO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS MUNICÍPIOS EM INFORMAR OS DIREITOS DOS CIDADÃOS EM TRATAMENTO FORA DO DOMICÍLIO (TFD) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2297/pl_3468_-_projeto_de_lei_auxilio_alimentacao__vs_12_03_2025.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2297/pl_3468_-_projeto_de_lei_auxilio_alimentacao__vs_12_03_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 4.261, DE 23 DE AGOSTO DE 2019, QUE INSTITUIU O AUXÍLIO ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS MUNICIPAIS DE CORONEL FABRICIANO/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2298/pl_3469.2025_educa_.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2298/pl_3469.2025_educa_.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto Educar+ da rede Municipal de Ensino e dá outras providências.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL A CASA DE ARTE E INCLUSÃO SOCIAL (CAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>REINALDO DA SAÚDE</t>
   </si>
   <si>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2307/pl-_3.471_-_criterios_para_desembarque_de_passageiros_fora_da_parada_de_onibus_no_periodo_noturno_reinaldo.docx</t>
+  </si>
+  <si>
     <t>Altera dispositivos da Lei nº 4.034, de 27 de outubro de 2025, que dispõe sobre critérios para desembarque de passageiros fora da parada de ônibus no período noturno, e dá outras providências.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2319/projeto_de_lei__3472._nome_de_rua_corrego_alto.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2319/projeto_de_lei__3472._nome_de_rua_corrego_alto.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de nomenclatura das ruas remanescentes do bairro Córrego alto, atualmente numeradas, para nomes de árvores nativas e/ou frutíferas, e dá outras providências.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>BRUNO LÁZARO</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2326/pl_3473_-_unidades_habitacionais_populares_violencia_domestica_-_bruno.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2326/pl_3473_-_unidades_habitacionais_populares_violencia_domestica_-_bruno.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a destinação de percentual de unidades habitacionais populares para mulheres vítimas de violência doméstica no Município de Coronel Fabriciano e dá outras providências.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2327/ldo_-encadernacao.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2327/ldo_-encadernacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária anual do exercício financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2339/pl_3475_-_pl_proibe_festas_em_calamidade_-_chico_simoes.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2339/pl_3475_-_pl_proibe_festas_em_calamidade_-_chico_simoes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de realização de eventos festivos com recursos públicos no âmbito do Município de Coronel Fabriciano, durante a vigência de estado de emergência ou de calamidade pública.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2341/pl_3476_-_pl__defesa_da_mulher_-_chico_simoes.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2341/pl_3476_-_pl__defesa_da_mulher_-_chico_simoes.pdf</t>
   </si>
   <si>
     <t>Institui mecanismo de punição administrativa para combate à violência contra a mulher no âmbito do Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2347/pl-_3477_pl_onibus_integracao_-_chico_simoes.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2347/pl-_3477_pl_onibus_integracao_-_chico_simoes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE MANUTENÇÃO DE CENTRO DE INTEGRAÇÃO DO TRANSPORTE PÚBLICO MUNICIPAL E SOBRE SISTEMA DE INTEGRAÇÃO TARIFÁRIA NO MUNICÍPIO DE CORONEL FABRIICANO - MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2357/pl-_3478_pl_minha_casa_arruamento_final_minha_casa_minha_vida_-_chico_simoes.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2357/pl-_3478_pl_minha_casa_arruamento_final_minha_casa_minha_vida_-_chico_simoes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de prestação de serviços públicos de manutenção urbana nos empreendimentos habitacionais do Programa Minha Casa, Minha Vida - Faixa 1 e 2, no município de Coronel  Fabriciano, e dá outras providências.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2360/pl_3479-_utilidade_publica_associacao_esportiva_ciclone_-_paulinho.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2360/pl_3479-_utilidade_publica_associacao_esportiva_ciclone_-_paulinho.doc</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Esportiva Ciclone.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2361/pl-3.480_-_executivo.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2361/pl-3.480_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento e afetação de bem de uso comum do povo, denominada Rua João Teixeira Benevides, no bairro Alipinho, no Município de Coronel  Fabriciano/MG.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2363/pl-_3.481_pl_altera_lei_ribeiroes_-_chico_simoes.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2363/pl-_3.481_pl_altera_lei_ribeiroes_-_chico_simoes.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.113, D E27 DE ABRIL DE 1989, QUE "DETERMINA A LIMPEZA DE RIBEIRÕES E CÓRREGOS DO MUNICÍPIO DE CORONEL FABRICIANO E DÁ OUTRAS PROVIDÊNCIAS", PARA INCLUIR A OBRIGATORIEDADE DO DESASSOREAMENTO PERIÓDICO DOS LEITOS DOS CÓRREGOS.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização da Bíblia Sagrada como recurso paradidático nas escolas públicas da rede municipal de ensino de Coronel Fabriciano-MG e dá outras providências.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>ADRIANO MARTINS DE OLIVEIRA</t>
   </si>
   <si>
     <t>Denomina-se a Unidade de Saúde do Bairro Santa Terezinha, no município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2373/pl_3484_projeto_de_lei_auxilio_-_coocatedral__executivo.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2373/pl_3484_projeto_de_lei_auxilio_-_coocatedral__executivo.docx</t>
   </si>
   <si>
     <t>Autoriza a concessão de auxilio a Diocese de Itabira Catedral e São Sebastião de Coronel Fabriciano/MG e dá outras providências.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2374/pl_3485_abertura_de_credito_especial_na_lei_orcamentaria_anual_do_exercicio_financeiro_de_2025_lei_no_4.580.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2374/pl_3485_abertura_de_credito_especial_na_lei_orcamentaria_anual_do_exercicio_financeiro_de_2025_lei_no_4.580.doc</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial na Lei Orçamentária Anual do exercício financeiro de 2025 Lei nº  4.580 de 27 de novembro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia de hospedagem e alimentação aos acompanhantes de pacientes assistidos pelo Programa de Tratamento Fora de Domicílio (TFD), bem como de pacientes transferidos do Hospital José Maria Morais, no âmbito do Município de Coronel Fabriciano, e dá outras providências.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2384/pl-_3.487_-_concessao_de_subvencao_-_congado.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2384/pl-_3.487_-_concessao_de_subvencao_-_congado.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção social para ao projeto denominado "Festejos de Congado" pra a aquisição e vestimentas e instrumentos a ser executado em parceria com o Congado de Cocais dos Arrudas e dá outras providências."</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2385/pl-_3.488_-_concessao_de_subvencao_-_manzo_executivo_municipal.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2385/pl-_3.488_-_concessao_de_subvencao_-_manzo_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de subvenção social para o projeto denominado "Salvaguarda da Cultura Angola Muxicongo no Vale do Aço" a ser executado em parceria com a entidade de nome Candomblé Manzo Ingunzo Amazilemba e dá outras providências".</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2386/pl-_3.489_-_pl_credito_especial_repasse_andreia_2025___versao_final_18_06_somente_pl.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2386/pl-_3.489_-_pl_credito_especial_repasse_andreia_2025___versao_final_18_06_somente_pl.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial, por superávit financeiro, na Lei Orçamentária anual do exercício financeiro de 2025, Lei nº 4.580 de 27 de novembro de 2024 e dá outras providências".</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2388/pl-_3.490_-_projeto_de_lei_popular_fabriciano_-_chico_simoes.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2388/pl-_3.490_-_projeto_de_lei_popular_fabriciano_-_chico_simoes.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Coronel Fabriciano, o Programa "CNH Popular Fabriciano", que destina percentual da receita proveniente de multas de trânsito para custear a formação de condutores de baixa renda, e dá outras providências.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2391/pl-_3.491_-_cria_a_escola_municipal_rodrigo_barros_freitas.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2391/pl-_3.491_-_cria_a_escola_municipal_rodrigo_barros_freitas.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da escola Municipal Rodrigo Barros Freitas.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2392/pl-_3.492_-_cria_o_centro_municipal_de_educacao_infantil_-_cmei_maria_dirce_de_souza_barbosa.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2392/pl-_3.492_-_cria_o_centro_municipal_de_educacao_infantil_-_cmei_maria_dirce_de_souza_barbosa.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Centro Municipal de Educação Infantil - CMEI Maria Dirce de Souza Barbosa.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2393/pl-_3.493_-_denominacao_de_logradouro__rua_maria_regina_camilo_barrio_jardim_primavera.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2393/pl-_3.493_-_denominacao_de_logradouro__rua_maria_regina_camilo_barrio_jardim_primavera.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da rua de ligação entre a Av. Itália Zegnoli, no bairro Jardim Primavera, e a Rua Corínthios, no bairro Judith Bhering, com o nome de Rua Maria Regina Camilo, no bairro Jardim Primavera, no Município de Coronel  Fabriciano.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>MILTINHO DO SACOLÃO</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Dia Municipal de Conscientização sobre a proteção e o bem-estar dos animais e dá outras providências.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2400/pl-_3.495_-_projeto_de_lei_startups.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2400/pl-_3.495_-_projeto_de_lei_startups.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção de medidas de estímulo ao desenvolvimento de startups e às atividades de ciência, tecnologia e inovação em Coronel Fabriciano/MG.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>Denomina a escadaria presente entre a rua Guassu e rua Taguara, como Escadaria José Sagrado de Jesus no bairro Potyra Caladão, no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2403/pl-_3.497_-_altera_a_denominacao_de_rua_c_para_rua_jose_juraci_pereira_bahia_no_bairro_potyra_caladao__no_municipio_de_coronel_fabriciano.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2403/pl-_3.497_-_altera_a_denominacao_de_rua_c_para_rua_jose_juraci_pereira_bahia_no_bairro_potyra_caladao__no_municipio_de_coronel_fabriciano.pdf</t>
   </si>
   <si>
     <t>Altera a denominação de rua C para Rua José Juraci Pereira Bahia no Bairro Potyra - Caladão, no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2404/pl-_3.498_-_altera_a_denominacao_de_rua_tres_para_rua_anastacio_pereira_de_almeida_no_bairro_potyra_caladao__no_municipio_de_coronel_fabriciano.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2404/pl-_3.498_-_altera_a_denominacao_de_rua_tres_para_rua_anastacio_pereira_de_almeida_no_bairro_potyra_caladao__no_municipio_de_coronel_fabriciano.pdf</t>
   </si>
   <si>
     <t>Altera a denominação de rua Três para rua Anastácio Pereira de Almeida no Bairro Potyra - Caladão, no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2405/pl-_3.499_-_altera_a_denominacao_de_rua_dois_para_rua_lourdes_anicio_de_melo_no_bairro_potyra_caladao__no_municipio_de_coronel_fabriciano.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2405/pl-_3.499_-_altera_a_denominacao_de_rua_dois_para_rua_lourdes_anicio_de_melo_no_bairro_potyra_caladao__no_municipio_de_coronel_fabriciano.pdf</t>
   </si>
   <si>
     <t>Altera a denominação de rua Dois para Rua Lourdes Anicio de Melo no Bairro Potyra - Caladão, no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2406/pl-_3.500_-_altera_a_denominacao_de_rua_um_para_rua_marina_de_paulo_dodo_no_bairro_potyra_caladao__no_municipio_de_coronel_fabriciano.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2406/pl-_3.500_-_altera_a_denominacao_de_rua_um_para_rua_marina_de_paulo_dodo_no_bairro_potyra_caladao__no_municipio_de_coronel_fabriciano.pdf</t>
   </si>
   <si>
     <t>Altera a denominação de rua Um para Rua Marina de Paulo Dodo no Bairro Potyra - Caladão, no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>Institui a implantação de Ecopontos no Município de Coronel Fabriciano e dá outras providências.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa de apoio às mães de crianças e adolescentes com necessidades especiais e/ou Transtorno do Espectro Autista -  (TEA) no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2411/pl-_3.503_-_cria_a_escola_municipal_reverendo_mario_dos_santos_executivo_municipal.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2411/pl-_3.503_-_cria_a_escola_municipal_reverendo_mario_dos_santos_executivo_municipal.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Escola Municipal Reverendo Mário dos Santos.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>DENOMINA A RUA LOCALIZADA ENTRE A RUA E E A RUA CASTANHEIRA NO BAIRRO GÁVEA, COMO RUA JOSÉ SALUSTIANO COSTA, NO MUNICÍPIO DE CORONEL FABRICIANO.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Complementar nº 010, de 29 dezembro de 2021, para reduzir as alíquotas do ISSQN incidentes sobre atividades relacionadas a jogos digitais, diversões eletrônicas e similares, e dá outras providências."</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>Denomina a rua localizada no final da escadaria da Rua Netuno, na parte alta do bairro Manoel maia, como Rua José Pereira de Almeida, no Município de Coronel  Fabriciano.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>VALDIR VIEIRA DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2430/pl-_3.507_-_projeto_medidas_de_seguranca_de_caes.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2430/pl-_3.507_-_projeto_medidas_de_seguranca_de_caes.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade de medidas de segurança para a condução e guarda de cães de raças potencialmente agressivas no Município de CORONEL FABRICIANO e dá outras providências.”</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>LUGÃO</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2431/pl-_3.508_-_lugao_faixa_de_recuo.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2431/pl-_3.508_-_lugao_faixa_de_recuo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre implantação de faixa de retenção e recuo de forma exclusiva para motocicletas nos semáforos de Coronel Fabriciano-MG e dá outras providências.”</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>Altera a denominação da Rua Taguara, para Rua Novais Luz da Silva, no bairro Contente, no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>Altera a denominação da Avenida Ikê, para Avenida Dom Lelis Lara, no bairro Caladão-Potyra, no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>Estabelece limites para a definição da alíquota de contribuição do patrocinador da Regime de Previdência Complementar do Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>Dispõe sobre normas para a implantação e o compartilhamento de infraestrutura de suporte e de telecomunicação, para Estação Transmissora de Radiocomunicação - ETR, autorizada pela Agência Nacional de Telecomunicações - ANATEL,  nos termos da legislação federal vigente."</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2441/pl-_3.513_-_proibicao_e_penalizacao_de_producao_divulgacao_conteudo_sexualizacao.docx</t>
+  </si>
+  <si>
     <t>"Dispõe sobre a proibição e penalização da produção, divulgação ou promoção de conteúdos que caracterizem a sexualização indevida de crianças e adolescentes no âmbito do Município de Coronel Fabriciano/MG e dá outras providências.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>Dispõe sobre o livre acesso dos usuários às Unidades Básicas de Saúde no Município de Coronel Fabriciano, e dá outras providências.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2447/pl-_3.516_-altera_lei_4.485.23_dispoe_sobre_condominio_em_chacaras_e_condominio_industrial.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2447/pl-_3.516_-altera_lei_4.485.23_dispoe_sobre_condominio_em_chacaras_e_condominio_industrial.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 17 da Lei Municipal nº 4.485/2023, que dispõe sobre o Condomínio de Lotes Urbano, Condomínio em chácaras e Condomínio Industrial no Município de Coronel Fabriciano e dá outras providências.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2448/pl-_3.517_-regualrizacao_de_construcoes_reformas_lei_4.482.23_lpous_lei_4.486.23_codigo_de_obras.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2448/pl-_3.517_-regualrizacao_de_construcoes_reformas_lei_4.482.23_lpous_lei_4.486.23_codigo_de_obras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre regularização de construções, reformas e modificações ou ampliações de edificações comprovadamente existentes no Município de Coronel Fabriciano e altera dispositivos da Lei Municipal nº 4.482/2023 (LPOUS) e da Lei Municipal nº 4.486/2023 (Código e Obras).</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>Revoga as Leis nºs 4.031/2015 e 4.491/2023 e da outras providências.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração na Lei nº 4.429, de 05 de abril de 2022  dá outras providências.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>"Institui o Programa Municipal de Recuperação fiscal - REFIS 2025, com descontos de juros e multas para pagamento de créditos em favor do Município e dá outras providências."</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2452/pl-_3.521_-_projeto_de_utilidade_publica_instituto_incluir_-_beto_cavaleiro.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2452/pl-_3.521_-_projeto_de_utilidade_publica_instituto_incluir_-_beto_cavaleiro.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal o Instituto Incluir de Desenvolvimento Educacional, Cultural e Social, e dá outras providências.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2454/pl_lugao_semana_do_macom.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2454/pl_lugao_semana_do_macom.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação da Semana do Maçom no Município de Coronel Fabriciano e sua inclusão no calendário oficial de eventos municipais, bem como sobre a realização da tradicional Domingueira da Maçonaria.”</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>CRISTIANO DO CAIS</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de placas informativas e comunicação prévia aos moradores em obras de saneamento básico realizadas pela concessionária responsável no Município de Coronel Fabriciano de e dá outras providências.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o benefício eventual denominado "auxilio-aluguel Renata Cristiana Carneiro", destinado a mulheres vítimas de violência doméstica e familiar com medida protetiva deferida judicialmente, e dá outras providências.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2489/pl-_3.525_-_festival_celebra_fabri_-_adriano.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2489/pl-_3.525_-_festival_celebra_fabri_-_adriano.doc</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Coronel Fabriciano, o Festival Celebra Fabri, e dá outras providências.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2500/pl-_3.526_-_denomina_ponte_livio_alves_de_silva_-_beto_cavaleiro.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2500/pl-_3.526_-_denomina_ponte_livio_alves_de_silva_-_beto_cavaleiro.doc</t>
   </si>
   <si>
     <t>Denomina como Lívio Alves de Silva (conhecido como Toto), a ponte localizada na Rua Taguara, próximo ao nº 326, no Bairro Potyra (Caladão), no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>Denomina como Antônio da Luz Rocha, a ponte localizada próxima à praça na comunidade Santa Vitória dos Cocais (Cocais de Baixo), no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2502/pl-_3528_-_alter_adenominacao_rua_de_ligacaop_rua_helvecio_caetano_evangelista_-_valdir.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2502/pl-_3528_-_alter_adenominacao_rua_de_ligacaop_rua_helvecio_caetano_evangelista_-_valdir.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da rua de Ligação, para Rua Helvécio Caetano Evangelista, no bairro Caladão - Potyra, no Município de coronel Fabriciano.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2503/pl-_3529_-_altera_denominacao_beco_dois_para_beco_jose_da_silva_brandao-_valdir.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2503/pl-_3529_-_altera_denominacao_beco_dois_para_beco_jose_da_silva_brandao-_valdir.pdf</t>
   </si>
   <si>
     <t>Altera a denominação do Beco dois para Beco José da silva Brandão, no bairro Caladão - Potyra, no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>Denomina como Vereador Novais Luz da Silva a ponte localizada a entrada da estrada da Serra dos Cocais, no final da Avenida Ikê, no Bairro Caladão, no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>Reconhece como de relevante interesse cultural, esportivo e social e patrimônio imaterial do Município de Coronel Fabriciano/MG os Jogos Escolares de Fabriciano- JEF.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
@@ -1017,201 +1023,201 @@
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>Dispõe sobre a penalidade de toda e qualquer forma de abandono que atente contra a dignidade e bem-estar do idoso, no âmbito do Município de Coronel Fabriciano, e dá outras providências.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade de notificação, por parte de médicos e demais agentes de saúde das redes pública e privada de saúde do Município de Coronel Fabriciano, em caso de atendimento nos quais se verifique a ocorrência praticada contra idosos, e dá outras providências.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2522/pl-_3.535_-_embarque_desembarque_passageiros_-_beto_cavaleiro.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2522/pl-_3.535_-_embarque_desembarque_passageiros_-_beto_cavaleiro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do embarque e desembarque de passageiros por motoristas de aplicativos no centro da Cidade de Coronel Fabriciano e dá outras providências.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>Institui no âmbito da Rede Pública Municipal de Ensino de Coronel Fabriciano, a Política de Educação ambiental em contra turno escolar, a ser desenvolvida de forma complementar ao currículo regular e dá outras providencias.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2535/pl_3.537.2025_-_familia_acolhedora.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2535/pl_3.537.2025_-_familia_acolhedora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do artigo 23, inciso II da Lei Municipal nº 3.889, de 18 de março de 2014, que institui o Serviço de Acolhimento em Família Acolhedora para Crianças e Adolescentes e dá outras providências.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2538/pl_3.538.2025-_lidecel.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2538/pl_3.538.2025-_lidecel.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse complementar de contribuição à Liga Desportiva de Coronel  Fabriciano (LIDECEL) e dá outras providências.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>Denomina a Rua sem nome presente próxima a Chácara Oliveira, na Rua Taguara, como Rua José Gonçalves Ataide, no bairro Contente, no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
     <t>Denomina Rua sem nome presente próximo ao nº 1295 na Rua Taguara, como Rua Alves Pinheiro, no bairro Contente, no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>Denomina a Rua localizada ao lado do nº 1220 presente na Rua Taguara, como Rua Celso Alexandre, no bairro Contente, no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2559/pl-_3.542_-_ppag_2026_consolidado.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2559/pl-_3.542_-_ppag_2026_consolidado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual de Ação Governamental - PPAG para o quadriênio de 2026-2029.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2560/pl-_3.543_-_ploa_2026___consolidado.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2560/pl-_3.543_-_ploa_2026___consolidado.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Coronel Fabriciano para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2563/pl-_3.544_-_altera_ldo_2025.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2563/pl-_3.544_-_altera_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei nº 4.603 de 09 de julho de 2025 - Lei de Diretrizes Orçamentárias para o exercício financeiro de 2026, promovendo a substituição de anexos e contém outras providências.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>“Dispõe sobre a revogação da Lei nº. 3.487, de 30 de novembro de 2009 e dá outras providências.”</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>Institui o Programa Bolsa-Atleta do Município de Coronel Fabriciano e dá outras providências.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2582/pl-_3.547_-_pl_amor_de_pet_thiago_lucas.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2582/pl-_3.547_-_pl_amor_de_pet_thiago_lucas.pdf</t>
   </si>
   <si>
     <t>“Declara de Utilidade Pública ao Instituto Amor de Pet de Coronel Fabriciano.”</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2583/pl-_3.548_-_pl_anjos_sem_asas_thiago_lucas.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2583/pl-_3.548_-_pl_anjos_sem_asas_thiago_lucas.pdf</t>
   </si>
   <si>
     <t>“Declara de Utilidade Pública ao Instituto Anjos sem Asas de Coronel Fabriciano.”</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2584/pl-_3.549_-_pl_fundo_municipal_de_reciclagem_thiago_lucas.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2584/pl-_3.549_-_pl_fundo_municipal_de_reciclagem_thiago_lucas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE FUNDO MUNICIPAL DE RECICLAGEM – FUNRECICLE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da conscientização do Autismo no calendário oficial de datas e eventos do Município de Coronel Fabriciano/MG.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>"Dispõe sobre a Instituição do Centro Municipal de Atendimento Integrado às Crianças com Transtorno do espectro Autista - Centro de Atendimento Jailton Codeco Soares, e dá outras providências.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
@@ -1224,228 +1230,228 @@
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fornecer o sensor de monitoramento contínuo de glicose aos paciente com diabetes tipo 1, no âmbito do Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de pagamento em pecúnia dos saldos remanescentes e não utilizados - CARTÕES ALIMENTAÇÃO - do benefício vale-alimentação e dá outras providências.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2597/pl-_3.555_-_oficio_0301.2025_-_projeto_de_lei_-_concessao_de_subvencao_-_caf.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2597/pl-_3.555_-_oficio_0301.2025_-_projeto_de_lei_-_concessao_de_subvencao_-_caf.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção social ao Clube Atlético Florestal - CAF e dá outras providências.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2598/pl-_3.556_-_oficio_0299.2025_-_projeto_de_lei_-_concessao_de_subvencao_-_funcelfa.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2598/pl-_3.556_-_oficio_0299.2025_-_projeto_de_lei_-_concessao_de_subvencao_-_funcelfa.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção social a Fundação Comunitária Fabricianense - FUNCELFA   e dá outras providências.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2599/pl-_3.557_-_oficio_0302.2025_-_projeto_de_lei_-_concessao_de_subvencao_-_ampricfr.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2599/pl-_3.557_-_oficio_0302.2025_-_projeto_de_lei_-_concessao_de_subvencao_-_ampricfr.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção social a Associação das Mulheres Produtoras Rurais e Independentes de Coronel Fabriciano e Região - AMPRICFR  e dá outras providências.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2600/pl-_3.558_-_oficio_0303.2025_-_projeto_de_lei_-_concessao_de_subvencao_-_aprico.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2600/pl-_3.558_-_oficio_0303.2025_-_projeto_de_lei_-_concessao_de_subvencao_-_aprico.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção social a Associação dos Pequenos Produtores Rurais Independentes dos Cocais - APRICO  e dá outras providências.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação LOVE TO CARE ASSOCIATION - LOVEA.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2605/projeto_de_lei_incentivo_fiscal_ao_esporte.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2605/projeto_de_lei_incentivo_fiscal_ao_esporte.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCENTIVO FISCAL AO ESPORTE, PERTMITINDO DEDUÇÕES NO ISSQN PARA EMPRESAS QUE APOIAREM PROJETOS SOCIAIS E ESPORTIVOS NO MUNICPIO, ESTABELECENDO REQUISITOS E CONDIÇÕES PARA A CONCESSÃO DE BENEFÍCIOS FISCAIS.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2606/pl_copasa_plebiscito_assinado_assinado.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2606/pl_copasa_plebiscito_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>“Condiciona a concessão ou delegação à iniciativa privada da gestão e da prestação dos serviços públicos de abastecimento de água e de saneamento básico no Município de Coronel Fabriciano à aprovação mediante plebiscito popular, e dá outras providências.”</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2607/oficio_319.2025_-_projeto_de_lei_-_procon.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2607/oficio_319.2025_-_projeto_de_lei_-_procon.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ORGANIZAÇÃO DO SISTEMA MUNICIPAL DE DEFESA DO CONSUMIDOR - SMDC, INSTITUI A COORDENADORIA MUNICIPAL DE PROTENÇÃO E DEFESA DO CONSUMIDRO - PROCON, O CONSELHO MUNICIPAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR - CODECON E O FUNDO MUNICIPAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR FMDC, E DÁ OUTRAS PROVIDÊNCIAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2610/pl-_3.563-_oficio_0313.2025_-_encaminha_projeto_de_lei_que_altera_o_art_8_da_lei_4.588_de_2024_executivo.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2610/pl-_3.563-_oficio_0313.2025_-_encaminha_projeto_de_lei_que_altera_o_art_8_da_lei_4.588_de_2024_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MAJORAÇÃO DOPERCENTUAL DE SUPLEMENTAÇÃO  NOS TERMOS DA LEI Nº 4.580 DE 27 DE NOVEMBRO DE 2024, LEI ORÇAMENTÁRIA ANUAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2613/pl-_oficio_322.2025_-_projeto_de_lei_-_pgm_executivo_municipal.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2613/pl-_oficio_322.2025_-_projeto_de_lei_-_pgm_executivo_municipal.docx</t>
   </si>
   <si>
     <t>"Altera o §4º, do art. 2º, da Lei Complementar Municipal 009/21; altera a art. 2º, da LM 4.157/2017; altera a Lei Complementar nº 10/2021, acrescendo o art. 77-A, e dá outras providências".</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2614/pl-3565_-_oficio_0323.2025_-_projeto_de_lei_-_lei_dos_condominios_-_executivo_municipal.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2614/pl-3565_-_oficio_0323.2025_-_projeto_de_lei_-_lei_dos_condominios_-_executivo_municipal.docx</t>
   </si>
   <si>
     <t>"Institui um novo marco normativo para o parcelamento do solo urbano referente aos loteamentos de acesso controlado, condomínios de lotes/condomínios fechados e dos condomínios rurais no âmbito do Município de Coronel Fabriciano/MG, revogando integralmente as Leis Municipais nº 4.485/2023, nº 4.505/2023 e nº 4.619/2025, e dá outras providências".</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>“Dispõe sobre denominação de logradouro público no bairro Silvio Pereira I e dá outras providências”.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2387/plc_no_01.2025_-_executivo_municipal.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2387/plc_no_01.2025_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Altera de Lei Complementar nº 010, de 29 de dezembro de 2021 - Código Tributário Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2547/plc_no_03.2025_-_corrige_erro_material_tabela_iptu.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2547/plc_no_03.2025_-_corrige_erro_material_tabela_iptu.pdf</t>
   </si>
   <si>
     <t>Corrige erro material na Tabela de Valores de Base de Cálculo do Imposto predial e Territorial Urbano - IPTU, constante do Código Tributário Municipal de Coronel  Fabriciano/MG.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>FICA CRIADA A FRENTE PARLAMENTAR EM DEFESA DA MELHORIA DO TRANSPORTE PÚBLICO.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>1515</t>
   </si>
@@ -1473,51 +1479,51 @@
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA HONORÁRIA AO SENHOR DANIEL PAPA.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>Concede Diploma Serjão do CASIB de Embaixador da Paz e do Social à Senhora Maria Clemente de Souza.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2322/pr__________________________-__vale_alimentacao_-_mesa_diretora.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2322/pr__________________________-__vale_alimentacao_-_mesa_diretora.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a revisão do valor do auxílio alimentação e dá outras providências.”</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DO MÉRITO LEGISLATIVO AO SENHOR NOVAIS LUZ DA SILVA.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA JOVENS NOTÓRIOS A SENHORA VITÓRIA MARQUES MARTINS.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
@@ -1593,126 +1599,126 @@
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>Concede Medalha de Superação ao Sr. Nilton Junior da Silva Sequeto.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE MEDALHA JOVENS NOTÓRIOS AO SENHOR DOUGLAS RODRIGUES DA SILVA.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2378/pr-_1.533_-_diploma_do_merito_desportivo.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2378/pr-_1.533_-_diploma_do_merito_desportivo.pdf</t>
   </si>
   <si>
     <t>Concede Diploma do Mérito Desportivo ao Senhor Anízio Freire Machado.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2379/pr-_1.534_diploma_de_honra_ao__merito.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2379/pr-_1.534_diploma_de_honra_ao__merito.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Senhor Hailton Dário de Freitas.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Honorária a Senhora Joziane Bitencourt Barbosa.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Medalha do Mérito Desportivo a jovem Hadassah Cristina Silva de Laia.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2413/pr-_1.537_-_pj_resolucao-regimento_interno-alteracoes-mmm.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2413/pr-_1.537_-_pj_resolucao-regimento_interno-alteracoes-mmm.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivos do Regimento Interno da Câmara Municipal de Coronel Fabriciano e dá outras providências.”</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Medalha do Mérito Legislativo ao Pastor Methuselá Penha Paiva.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Pastor Júlio Cesar Nogueira.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>RONILSON BURRINHO</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2456/pr-___-_medalha__-_servidor_publico_-_ronilson.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2456/pr-___-_medalha__-_servidor_publico_-_ronilson.doc</t>
   </si>
   <si>
     <t>“Concede Medalha do Servidor Público Municipal ao Senhor Geraldo Magela do Carmo.”</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>"Concede Medalha do Mérito Legislativo ao Senhor Nivaldo Lagares Pinto - Querubim."</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>"Concede Medalha do Servidor Público Municipal á Senhora Elina Ferreira Soares Moura Americano."</t>
   </si>
   <si>
     <t>2460</t>
   </si>
@@ -1809,120 +1815,120 @@
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito a Cristina Maria Dias Carvalho.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Medalha Coronel Fabriciano Felisberto de Brito ao Senhor Evêncio Alvarenga.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2481/pr-_1.555_-_titulo_de_cidadania_hnoraria__jose_geraldo_de_almeida_-_ley_wanderley.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2481/pr-_1.555_-_titulo_de_cidadania_hnoraria__jose_geraldo_de_almeida_-_ley_wanderley.doc</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Honoraria ao Senhor José Geraldo de Almeida.”</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito a Dra. Keila Margarida.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Honorária ao Dr. Cássio Schettino.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Legislativo ao Deputado Estadual Noraldino Júnior.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2485/pr-_1.559_-_honra_ao_merito_geraldo_martins_quintao-_ley_wanderley.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2485/pr-_1.559_-_honra_ao_merito_geraldo_martins_quintao-_ley_wanderley.doc</t>
   </si>
   <si>
     <t>"Concede Diploma de Honra ao Mérito ao Senhor Geraldo Martins Quintão.”</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Fabriciano Felisberto de Brito ao Senhor José Cleres Gomes.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Fabriciano Felisberto de Brito ao Senhor Eliel Sirlésio Teixeira.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2488/pr-_1.562_-_titulo_de_cidadania_hnoraria__moises_de_lima_abreu__-_ley_wanderley.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2488/pr-_1.562_-_titulo_de_cidadania_hnoraria__moises_de_lima_abreu__-_ley_wanderley.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Honorária ao Senhor Moisés de Lima Abreu.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Medalha Coronel Fabriciano Felisberto de Brito ao Dr. Jorge Silva.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Sr. Cairo Monteiro Pereira.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
@@ -2070,51 +2076,51 @@
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Honorária ao Senhor Wander Horta Lage.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Legislativo ao Senhor Claudiney Teixeira de Oliveira Alves.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2530/pr-____honra_ao_merito_2025__ronilson_cervejaria_bruder.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2530/pr-____honra_ao_merito_2025__ronilson_cervejaria_bruder.doc</t>
   </si>
   <si>
     <t>“Concede Diploma de Honra ao Mérito à Cervejaria Bruder”.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Diploma do Serjão do Casib de Embaixador da Paz e do Social à senhora Amanda Venades de Souza Fidelis.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>“Concede Medalha Jovens Notórios à Wivertton Gregório Nunes Costa.”</t>
   </si>
   <si>
     <t>2534</t>
   </si>
@@ -2163,51 +2169,51 @@
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>Concede a medalha do Servidor Público Municipal ao Senhor José Gomes Barbosa.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Senhor Ricardo Magalhães Valente.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2571/pr-_1.593_-_transferencia_da_sede_-_mesa_diretora.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2571/pr-_1.593_-_transferencia_da_sede_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre transferência provisória da sede da Câmara Municipal”.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>Concede Diploma Serjão do CASIB de Embaixador da Paz e do Social a Senhora Karla Martins Carvalho.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>1596</t>
   </si>
@@ -2217,87 +2223,87 @@
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>“Concede a Medalha Coronel Fabriciano Felisberto de Brito ao Prefeito Sadi Lucca.”</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>Concede Diploma do Mérito Desportivo ao Social Futebol Clube.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2608/pr-_1.599_-_diploma_do_merito_cultural_e_artistico-_creche_lirios_dos_vales_regianaldo.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2608/pr-_1.599_-_diploma_do_merito_cultural_e_artistico-_creche_lirios_dos_vales_regianaldo.docx</t>
   </si>
   <si>
     <t>“Concede Título de Mérito Cultural e artístico a Creche Lírio do Vales”.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>“Concede Título de Diploma Serjão do CASIB de Embaixador da Paz e do Social ao Pastor José Adimar Pereira dos Santos”.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2612/pr-1.601-_medalha_do_servidor_publico_municipal-_andreia_botelho_-__reginaldo.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2612/pr-1.601-_medalha_do_servidor_publico_municipal-_andreia_botelho_-__reginaldo.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Medalha do Servidor Público Municipal a Senhora Andréia Martins de Souza Botelho.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2249/requerimento_no_01.2025.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2249/requerimento_no_01.2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Senhor Prefeito Municipal que envie a esta Casa, em caráter de urgência, Projeto de Lei referente ao ProRefis para o ano de 2025, favorecendo a quitação dos impostos atrasados pelos contribuintes.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>Requer  a realização de audiência pública para discutir a prestação do serviço público de transporte de passageiros (coletivos urbanos) em Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>Requer audiência pública para discutir sobre a situação da ponte sobre o Ribeirão Caladão, localizada na Avenida Rubens Siqueira Maia.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Requer audiência pública para discutir sobre a situação do contrato de Concessão do Transporte Público Municipal.</t>
   </si>
@@ -2334,51 +2340,51 @@
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Audiência Pública para tratar do tombamento do Teatro da Paixão de Cristo e do natal Luz do Santuário de Nossa Senhora da Piedade na Paróquia São Francisco Xavier.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Requer Moção de aplausos a Senhora Rosane Dias Araújo Franco, pela posse como nova presidente da ACICEL CDL de Coronel Fabriciano,</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2270/requerimento_no________.2025_-_mocao_de_aplausos_-_lugao__dr_leonardo_gomes.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2270/requerimento_no________.2025_-_mocao_de_aplausos_-_lugao__dr_leonardo_gomes.doc</t>
   </si>
   <si>
     <t>Requer seja encaminhada “MOÇÃO de APLAUSOS” ao Dr. Leonardo Gomes, pela inauguração da Academia Mex Go em Coronel Fabriciano, que vai gerar mais saúde, qualidade de vida, emprego e renda na cidade.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Requer Moção de aplausos ao Senhor Raimundo Lourenço de Souza,</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Requer Moção de aplausos a Senhora Creusa Maria de Jesus Barbosa,</t>
   </si>
   <si>
     <t>2273</t>
   </si>
@@ -2535,63 +2541,63 @@
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Requer Moção de aplausos para o PC do B, que completa 103 anos de história no dia 25/03/2025.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>REQUER SEJA ENCAMINAHDA "MOÇÃO DE APLAUSOS" A CANTORA ALINE BARROS PELA PRESENÇA NO FESTIVAL GOSPEL DO MUNICÍPIO DE CORONEL FABRICIANO.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2311/requerimento_mocao_perdigao.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2311/requerimento_mocao_perdigao.docx</t>
   </si>
   <si>
     <t>Requer  “Moção de Aplausos” ao Sr. Luiz Gonzaga Perdigão, ex-Vereador e Presidente da Câmara Municipal de Timóteo, fundador da Comunidade Terapêutica Esperança em 2011, associação que acolhe trata e ressocializa dependentes químicos no Vale do Aço e região.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2312/requerimetno_33__-_miltinho_-_loterica.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2312/requerimetno_33__-_miltinho_-_loterica.docx</t>
   </si>
   <si>
     <t>Requer à Mesa, após ouvido o Plenário e cumpridas as formalidades regimentais desta Casa Legislativa, solicitar da Superintendência da Caixa Econômica Federal e do Prefeito do Município Sr. Sadi Lucca, no sentido de os mesmos somarem esforços para reabertura de uma Casa Lotérica na Rua Belo horizonte, bairro Caladinho de baixo.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Requer Moção de aplausos ao Sr. Merton Cacau Melo - Merton Construtora Ltda, pelos excelentes serviços prestados em Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Requer Moção de aplausos ao Sr. Joisney Silva Teixeira - GEPMOR, pelos excelentes serviços prestados em Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
@@ -2676,102 +2682,102 @@
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Sr.  Joaquim Germano  de Oliveira</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Requer seja enviada "Moção de Aplausos" ao Senhor Ronilton Augusto Ferreira, pelos relevantes serviços prestados à mobilidade urbana do nosso Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2338/requerimento_47_-_mocao_de_aplausos_adilson_noberto_azevedo.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2338/requerimento_47_-_mocao_de_aplausos_adilson_noberto_azevedo.pdf</t>
   </si>
   <si>
     <t>Requer seja enviada "Moção de Aplausos" Adilson Norberto Azevedo, pela dedicação e emprenho na comunidade da Igreja de Deus, no bairro Morro do Carmo 2, em Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Requer seja marcada Audiência Pública para discutir a prestação do serviço público de transporte coletivo urbano no município de Coronel  Fabriciano, com foco especial nas falhas na integração tarifária, qualidade dos ônibus e atrasos nos horários.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>REQUER SEJA ENVIADA "MOÇÃO DE APLAUSOS" AO PASTOR VALCENIR FRANCO LESSA, EM RECONHECIMENTO À SUA LIDERANÇA, SABEDORIA E DEDICAÇÃO À COMUNIDADE , CUJO TRABALHO PASTORAL, PAUTADO NA PALAVRA DE DEUS, TEM SIDO FONTE DE INSPIRAÇÃO, FÉ E CRESCIMENTO ESPIRITUAL PARA TODOS EM CORONEL FABRICIANO.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>REQUER SEJA ENVIADA "MOÇÃO DE APLAUSOS" À ELISANGELA MOURA BARROS LESSA, EM RECONHECIMENTO À SUA LIDERANÇA, SABEDORIA E DEDICAÇÃO À COMUNIDADE, CUJO TRABALHO PASTORAL, PAUTADO NA PALAVRA DE DEUS, TEM SIDO FONTE DE INSPIRAÇÃO, FÉ E CRESCIMENTO ESPIRITUAL PARA TODOS EM CORONEL FABRICIANO.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>REQUER SEJA ENVIADA "MOÇÃO DE APLAUSOS" AO PASTOR ISRAEL MARCIANO DE SOUZA EM RECONHECIMENTO À SUA LIDERANÇA, SABEDORIA E DEICAÇÃO À COMUNIDADE, CUJO TRABALHO PASTORAL PAUTADO NA PALAVRA DE DEUS, TEM SIDO FONTE DE INSPIRAÇÃO, FÉ E CRESCIMENTO ESPIRITUAL PARA TODOS EM CORONEL FABRICIANO.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>REQUER SEJA ENVIADA "MOÇÃO DE APLAUSOS" A PASTORA LENITA RODRIGUES MOISES, EM RECONHECIMENTO À SUA LIDERANÇA, SABEDORIA E DEDICAÇÃO À COMUNIDADE, CUJO TRABALHO PASTORAL, PAUTADO NA PALAVRA DE DEUS, TEM SIDO FONTE DE INSPIRAÇÃO, FÉ E CRESCIMENTO ESPIRITUAL PARA TODOS EM CORONEL FABRICIANO.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2346/requerimento_audiencia_publica_coleta_seletiva_1.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2346/requerimento_audiencia_publica_coleta_seletiva_1.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA PARA TRATAR DA NECESSIDADE DE IMPLANTAÇÃO DE COLETA SELETIVA NO MUNICÍPIO DE CORONEL FABRICIANO.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública para discutir temas relacionados à Agricultura Familiar e ao Programa Nacional de Alimentação Escolar (PNAE) no município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Moção de aplausos  ao Padre Reginaldo Manzotti, por ser um lider religioso exemplar que tem abençoado  a comunidade com seu ministério.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
@@ -2811,51 +2817,51 @@
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>moção de aplausos ao Pastor Edésio Arruda,</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>moção de aplausos a Pastora Cláudia Lúcia Ferreira Arruda,</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2389/requerimento_no_62_-_mocao_de_aplausos_cremac.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2389/requerimento_no_62_-_mocao_de_aplausos_cremac.pdf</t>
   </si>
   <si>
     <t>Requer seja enviada "Moção de Aplausos" a empresa Cremac Madereira Ltda, pelos 43 anos de serviços prestados em nosso município.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Requer seja envaida "Moção de Aplausos" ao Pastor Levindo Pedro Gonçalves, em reconhecimento à sua liderança, sabedoria e dedicação à comunidade, cujo trabalho pastoral, pautado na Palavra de Deus, tem sido fonte de inspiração, fé e crescimento espiritual para todos em Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Requer seja enviada "Moção de Aplausos" a empresa Usiminas Siderúrgicas de Minas Gerais - USIMINAS, em reconhecimento e profunda gratidão pelo ato de solidariedade e compromisso social demonstrado junto à nossa comunidade.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
@@ -3018,120 +3024,120 @@
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Requer agendamento de audiência pública para tratar sobre o Imposto de Transmissão de Bens Imóveis (ITBI), especificamente no que se refere à sua cobrança na transmissão de compra de imóveis no município.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Requer seja marcada Audiência Pública para tratar do seguinte tema: Poda de árvores em cima da rede de alta tenção e postes danificados junto a CEMIG.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2443/requerimento_n_862025_-__servico_familia_acohedora_lugao_audiencia_publica.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2443/requerimento_n_862025_-__servico_familia_acohedora_lugao_audiencia_publica.doc</t>
   </si>
   <si>
     <t>Requer seja agendada uma audiência pública para tratar do seguinte assunto: Serviço de Acolhimento em Família Acolhedora.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Requer seja agendada audiência pública para tratar sobre Violência contra a mulher e o alto índice de feminicídio em Coronel Fabriciano, tendo em vista o aumento de casos em Cel. Fabriciano e em Minas Gerais</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal que seja encaminhado a esta Casa Legislativa: O fornecimento de cópia das declarações de bens de todos os Secretários Municipais em exercício, apresentadas no ato de posse, bem como daquelas eventualmente apresentadas no ato de exoneração. O fornecimento de cópia das declarações de bens de todos os Secretários Municipais referente a administração 2021/2024, apresentadas no ato de posse, bem como daquelas eventualmente apresentadas no ato de exoneração.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2464/requerimento_89_-movimento_pro_vidas_br_381_-_lugao.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2464/requerimento_89_-movimento_pro_vidas_br_381_-_lugao.docx</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, na forma regimental, ouvido o plenário, solicita ao Exmo. Senhor Presidente, que oficie manifestando apoio à Campanha em favor da destinação de R$650 milhões para as obras de duplicação da BR-381, no trecho compreendido entre os municípios de Caeté e Belo Horizonte.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos a Richardson de Oliveira Coutinho, em reconhecimento à sua trajetória exemplar marcada pela evolução constante, pelo trabalho em equipe e pelo compromisso de servir com dedicação.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Requer Moção de aplausos a Sra. Mykaella Barbosa Ferreira, pelo trabalho em equipe, força de vontade e pela trajetória inspiradora de persistência que a leva de estagiaria a Gerente de Limpeza Urbana, demonstrando dedicação e compromisso  com um futuro melhor para Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Requer que oficie o Senhor Prefeito Sadi Lucca, solicitando informações completas acerca das despesas destinadas ao Programa de Descentralização do Componente Especializado da Assistência Farmacêutica - PDCEAF.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2468/requerimento___-_mocao_veterinaria_paola_lugao.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2468/requerimento___-_mocao_veterinaria_paola_lugao.docx</t>
   </si>
   <si>
     <t>Requer Moção de aplausos a Senhora Paola Sousa Barbosa de Oliveira, Médica Veterinária,</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Requer agendamento de Audiência pública para tratar sobre a Regularização Fundiária do Bairro Santa Cruz.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Requer agendamento de Audiência pública para tratar sobre os problemas ocasionados pela Copasa em Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
@@ -3144,51 +3150,51 @@
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Social Futebol Clube e a sua Diretora Esportiva Liliam Palombo por sua atuação na direção esportiva do clube e pelos projetos para expansão e fortalecimento da equipe.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Requer realização de Audiência Pública para tratar sobre a situação da saúde pública no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2533/requerimento_no_99.2025.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2533/requerimento_no_99.2025.pdf</t>
   </si>
   <si>
     <t>Requer, seja oficiado o Prefeito Municipal para que informe: Todas as entidades que receberam subvenção nos anos de 2022, 2023, 2024 e 2025, contendo os valores repassados para cada entidade, o número do convênio, data final de cada convênio e data da apresentação de contas, data da aprovação de constas. e se alguma entidade não prestou contas e ou teve a mesma reprovada.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Requer seja envida "Moção de Aplausos" ao Sr. Júnior de Carvalho pelo 1º lugar no sub 30, e pelos excelentes serviços pela cidade de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Requer seja enviada "Moção de Aplausos" ao Sr. Edvaldo Moraes, pelos excelentes serviços prestados em nossa de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
@@ -3210,231 +3216,231 @@
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Requer seja enviada "Moção de Aplausos" ao Sr. Arthur Barros, pelos excelentes serviços prestados em nossa cidade.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Requer seja encaminhada "Moção de Aplausos" ao Dr. Tarso de Carvalho, pelos excelentes serviços prestados pela cidade de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2552/requerimento_no_106_-_mocao_de_aplausos_social_futebol_clube.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2552/requerimento_no_106_-_mocao_de_aplausos_social_futebol_clube.pdf</t>
   </si>
   <si>
     <t>Requer seja enviada “Moção de Aplausos” ao Social Futebol Clube, pela conquista histórica de classificação na primeira divisão do Campeonato Mineiro SUB20.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2555/requerimento_no_107-__mocao_de_aplausos_dalila.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2555/requerimento_no_107-__mocao_de_aplausos_dalila.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhada "Moção de Aplausos" a Enfermeira Sra. Dalila Cristina de Jesus, pelos relevantes serviços prestados na Unidade de Saúde do bairro Caladinho de Cima, em Coronel Fabriciano/MG.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2556/requerimento_no_108-_mocao_de_aplausos_dra._danielle.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2556/requerimento_no_108-_mocao_de_aplausos_dra._danielle.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhada "Moção de Aplausos" a Dra. Danielle Novais Antunes, pelos relevantes serviços prestados na Unidade de Saúde do bairro Caladinho de Cima.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2561/requerimento_no_109_-_mocao_de_aplausos_social_futebol_clube.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2561/requerimento_no_109_-_mocao_de_aplausos_social_futebol_clube.pdf</t>
   </si>
   <si>
     <t>Requer seja enviada “Moção de Aplausos” a Arena Olímpico, pelo aniversário de 01 (um) ano de funcionamento.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Requer seja enviada "Moção de Aplausos" ao Presbítero João Fernandes Faria Carlindo, por ser um homem de Deus, que segue firme na obra do Senhor, servindo com excelência, amor e propósito.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2570/requerimento_111_-_mocao_de_aplausos_ao_valdiney_santos_carvalhos.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2570/requerimento_111_-_mocao_de_aplausos_ao_valdiney_santos_carvalhos.pdf</t>
   </si>
   <si>
     <t>Requer seja enviada "Moção de Aplausos" ao ilustre cidadão Valdiney dos Santos Carvalho, em reconhecimento a sua exemplar dedicação e empenho no desempenho das suas funções de Técnico em projetos e Obras junto à Companhia de Saneamento de Minas Gerais (COPASA-MG).</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2572/requerimento_no_112_-_requerimento_reurb_assinado_2.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2572/requerimento_no_112_-_requerimento_reurb_assinado_2.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, com base nos arts. 36, VII, e 123, § 3º, V, do Regimento Interno, c/c o art. 11, § 3º, da Lei Orgânica Municipal, ouvido o Plenário, requer seja oficiado o Prefeito Municipal de Coronel Fabriciano, Sr. Sadi Lucca, para que preste as seguintes informações quanto à execução do REURB (Regularização Fundiária Urbana) no município:_x000D_
 1. Qual a modalidade de REURB atualmente disponível no município (REURB-S,_x000D_
 REURB-E ou ambas)?_x000D_
 2. Qual a empresa contratada para a execução dos serviços de regularização fundiária?_x000D_
 3. Qual o número do contrato, seu valor total e o prazo de vigência?_x000D_
 4. Quantos imóveis já foram regularizados até a presente data?_x000D_
 5. Qual o critério utilizado para a escolha das áreas e imóveis beneficiados?_x000D_
 6. Existe custo para o beneficiário da regularização? Em caso afirmativo, qual o valor, a_x000D_
 quem é pago e de que forma?_x000D_
 7. O município possui plano ou cronograma para ampliação do programa de regularização_x000D_
 a outras áreas?_x000D_
 8. Existe previsão orçamentári</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2573/requerimento_no_113_-_requerimento_cemiterio_assinado_2.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2573/requerimento_no_113_-_requerimento_cemiterio_assinado_2.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, com base nos arts. 36, VII, e 123, § 3º, V, do Regimento Interno, c/c o art. 11, § 3º, da Lei Orgânica Municipal, ouvido o Plenário, requer seja oficiado o Prefeito Municipal de Coronel Fabriciano, Sr. SADI LUCCA, para que preste as seguintes informações quanto à obra do novo Cemitério Municipal, anunciada em dezembro de 2023, com valor estimado em R$ 5.000.000,00 (cinco milhões de reais):_x000D_
 1. Qual a previsão para a conclusão da obra do novo Cemitério Municipal?_x000D_
 2. Há aditivos contratuais de prazo ou de valor? Em caso afirmativo, quais os números e_x000D_
 justificativas?_x000D_
 3. Qual a previsão para inauguração do novo cemitério?_x000D_
 4. Qual a empresa contratada para a execução da obra e qual procedimento licitatório originou_x000D_
 o contrato?_x000D_
 5. Qual o valor total do contrato e o valor já efetivamente pago até o momento?_x000D_
 6. Quanto ainda falta ser pago para a completa execução da obra?_x000D_
 7. Existe previsão de novos aditivos de valor ou de prazo para a finalização dos serviços?_x000D_
 8.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Requer seja enviada "Moção de Aplausos" a todos os Diretores e Professores da rede municipal de ensino do nosso Município.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Requer seja enviada “Moção de Aplausos” ao Senhor José Borges Filho, pela passagem de seu aniversário, em que completa 90 anos.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2587/requerimento_no_116_-_pastor_renan_rodrigues_-_valdir_motorista.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2587/requerimento_no_116_-_pastor_renan_rodrigues_-_valdir_motorista.pdf</t>
   </si>
   <si>
     <t>Requer seja enviada “Moção de Aplausos” ao Sr. Renan Rodrigues de Souza, por ser um homem de Deus, que há mais de 10 anos entregou sua vida ao chamado do Senhor, abrindo mão de seus próprios planos para pastorear com amor e dedicação.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Requer seja enviada "Moção de Aplausos" a Sra. Terezinha do Bom Conselho, pelos relevantes serviços prestados a comunidade de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Requer seja enviada "Moção de Aplausos" ao Sr. Vinícius da Silva Marques, 2º Tenente da PMMG, pelos excelentíssimos serviços prestados a toda população de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Requer seja enviada "Moção de Aplausos" ao Senhor Antônio Benedito da Cruz Miranda pelos excelentes serviços prestados pela cidade de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Requer Moção da aplausos a Sra. Imaculada Ferreira, em reconhecimento à sua trajetória que contribui intensamente com ações e serviços sociais,  sempre envolvida em ajudar o próximo e apoiar quem mais necessita.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2601/requerimento_121_-_adriano_mocao_de_aplausos_igreja_chamas_do_avivavento.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2601/requerimento_121_-_adriano_mocao_de_aplausos_igreja_chamas_do_avivavento.docx</t>
   </si>
   <si>
     <t>Requer Moção de aplausos à Igreja Chamas do Avivamento e ao Pastor Mauro, pelo aniversário de 42 anos da Igreja.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Requer seja enviada "Moção de Aplausos" ao Senhor Romeu Ribeiro de Resende, em reconhecimento à sua trajetória de dedicação e empreendedorismo exemplar como empresário e cidadão comprometido com o bem-estar da comunidade.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Requer seja oficiado o Prefeito Municipal de Coronel Fabriciano para que encaminhe, no prazo legal, informações completas referentes ao procedimento de adesão à Ata de Registro de Preços nº 808/2025, Pregão Eletrônico para Registro de Preços nº 90/2025, Processo Licitatório nº 135/2025, realizado pelo Consórcio Público ICISMEP, cujo objeto é a contratação de empresa especializada para ambientação e decoração natalina no Município.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
@@ -3501,51 +3507,51 @@
   <si>
     <t>Sugere ao Executivo Municipal que sejam tomadas as providências necessárias para a realização do tradicional FESTIVAL DE INVERNO  no Cocais de Baixo, nos dias 26 e 27 de julho.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que adote a destinação de uma ambulância para atendimento exclusivo da Comunidade do Cocais, em Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>Indica implantação de sistema de emplacamento para carroceiros que atuam no município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM ADOTADAS PROVIDÊNCIAS SOBRE A INTERGAÇÃO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2358/indicacao_no_09.2025_-_programa_estacao_cultural_-_copia.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2358/indicacao_no_09.2025_-_programa_estacao_cultural_-_copia.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a criação, por meio de decreto municipal, o Programa "Estação da Cultura", voltado para a realização de eventos culturais, sociais, gastronômicos na Praça da Estação, localizada na Rua Pedro Nolasco, nº 22 e na Rua Rubens Siqueira Maia, no Centro de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a criação do Programa "Eventos na Praça da Bíblia", destinado a incentivar a realização de eventos culturais, festivos e sociais na Praça da Bíblia, localizada no bairro Melo Viana.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que o Novo Centro de Zoonozes seja sediado no bairro Amaro Lanari, na Av. Brasília, nº 2.530.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que adote as providências administrativas e normativas necessárias ao encaminhamento, em caráter de urgência, do Projeto de Lei referente ao ProRefis para o ano de 2025, favorecendo a quitação dos impostos atrasados pelos contribuintes.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
@@ -3606,60 +3612,60 @@
   <si>
     <t>Indica ao Executivo Municipal, que determine ao setor competente a pavimentação asfáltica da Rua Santo Antônio, localizada no bairro Melo Viana.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal a ampliação do Horário de funcionamento das farmácias das Unidades Básicas de Saúde de Coronel Fabriciano/MG.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>Indica ao Chefe do poder Executivo Municipal a necessidade de revisão da regulamentação municipal referente á nomenclatura e ao enquadramento dos Agentes de Endemias (ACE), especialmente quanto ao alinhamento ao piso salarial nacional instituído pela Emenda Constitucional nº 120/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>RECP</t>
   </si>
   <si>
     <t>RECURSO AO PLENÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2553/recurso_ao_pl_3.475.2025_-_chico_simoes.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2553/recurso_ao_pl_3.475.2025_-_chico_simoes.pdf</t>
   </si>
   <si>
     <t>RECURSO AO PLENÁRIO CONTRA AO PARECER DA COMISSÃO P. DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, PELO ARQUIVAMENTO DO PROJETO DE LEI Nº 3.475/2025.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2554/recurso_ao_pl_3.486.2025_-_chico_simoes.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2554/recurso_ao_pl_3.486.2025_-_chico_simoes.pdf</t>
   </si>
   <si>
     <t>RECURSO AOM PLENÁRIO CONTRA PARECER DA COMISSÃP P. DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, QUE OPINOU PELA INCONSTITUIONALIDADE DO PROJETO DE LEI Nº 3.486/2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3966,67 +3972,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2261/emenda_01_ao_pl_3457.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2262/emenda_02_ao_pl_3457.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2263/emenda_03_ao_pl_3457.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2415/proposta_no_50_-_pelom-mesa_diretora_e_processo_legislativo-mmm.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2258/pl_3457_-_auxilio_financeiro_emergencial_e_autoriza_o_poder_executivo_municipal_a_conceder_familia_atingidas_chuvas.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2259/pl_3458_-_recompoe_perdas_infacinarias_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2268/pl_3462-_denominacao_de_logradouro_-_beco_democrata_-_paulinho.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2269/pl_utilidade_publica_instituto_zelia_ferreira_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2277/pl_3465-_vacinacao_autistas_domicilio_thiago_lucas.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2297/pl_3468_-_projeto_de_lei_auxilio_alimentacao__vs_12_03_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2298/pl_3469.2025_educa_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2319/projeto_de_lei__3472._nome_de_rua_corrego_alto.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2326/pl_3473_-_unidades_habitacionais_populares_violencia_domestica_-_bruno.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2327/ldo_-encadernacao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2339/pl_3475_-_pl_proibe_festas_em_calamidade_-_chico_simoes.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2341/pl_3476_-_pl__defesa_da_mulher_-_chico_simoes.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2347/pl-_3477_pl_onibus_integracao_-_chico_simoes.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2357/pl-_3478_pl_minha_casa_arruamento_final_minha_casa_minha_vida_-_chico_simoes.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2360/pl_3479-_utilidade_publica_associacao_esportiva_ciclone_-_paulinho.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2361/pl-3.480_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2363/pl-_3.481_pl_altera_lei_ribeiroes_-_chico_simoes.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2373/pl_3484_projeto_de_lei_auxilio_-_coocatedral__executivo.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2374/pl_3485_abertura_de_credito_especial_na_lei_orcamentaria_anual_do_exercicio_financeiro_de_2025_lei_no_4.580.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2384/pl-_3.487_-_concessao_de_subvencao_-_congado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2385/pl-_3.488_-_concessao_de_subvencao_-_manzo_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2386/pl-_3.489_-_pl_credito_especial_repasse_andreia_2025___versao_final_18_06_somente_pl.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2388/pl-_3.490_-_projeto_de_lei_popular_fabriciano_-_chico_simoes.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2391/pl-_3.491_-_cria_a_escola_municipal_rodrigo_barros_freitas.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2392/pl-_3.492_-_cria_o_centro_municipal_de_educacao_infantil_-_cmei_maria_dirce_de_souza_barbosa.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2393/pl-_3.493_-_denominacao_de_logradouro__rua_maria_regina_camilo_barrio_jardim_primavera.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2400/pl-_3.495_-_projeto_de_lei_startups.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2403/pl-_3.497_-_altera_a_denominacao_de_rua_c_para_rua_jose_juraci_pereira_bahia_no_bairro_potyra_caladao__no_municipio_de_coronel_fabriciano.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2404/pl-_3.498_-_altera_a_denominacao_de_rua_tres_para_rua_anastacio_pereira_de_almeida_no_bairro_potyra_caladao__no_municipio_de_coronel_fabriciano.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2405/pl-_3.499_-_altera_a_denominacao_de_rua_dois_para_rua_lourdes_anicio_de_melo_no_bairro_potyra_caladao__no_municipio_de_coronel_fabriciano.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2406/pl-_3.500_-_altera_a_denominacao_de_rua_um_para_rua_marina_de_paulo_dodo_no_bairro_potyra_caladao__no_municipio_de_coronel_fabriciano.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2411/pl-_3.503_-_cria_a_escola_municipal_reverendo_mario_dos_santos_executivo_municipal.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2430/pl-_3.507_-_projeto_medidas_de_seguranca_de_caes.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2431/pl-_3.508_-_lugao_faixa_de_recuo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2447/pl-_3.516_-altera_lei_4.485.23_dispoe_sobre_condominio_em_chacaras_e_condominio_industrial.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2448/pl-_3.517_-regualrizacao_de_construcoes_reformas_lei_4.482.23_lpous_lei_4.486.23_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2452/pl-_3.521_-_projeto_de_utilidade_publica_instituto_incluir_-_beto_cavaleiro.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2454/pl_lugao_semana_do_macom.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2489/pl-_3.525_-_festival_celebra_fabri_-_adriano.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2500/pl-_3.526_-_denomina_ponte_livio_alves_de_silva_-_beto_cavaleiro.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2502/pl-_3528_-_alter_adenominacao_rua_de_ligacaop_rua_helvecio_caetano_evangelista_-_valdir.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2503/pl-_3529_-_altera_denominacao_beco_dois_para_beco_jose_da_silva_brandao-_valdir.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2522/pl-_3.535_-_embarque_desembarque_passageiros_-_beto_cavaleiro.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2535/pl_3.537.2025_-_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2538/pl_3.538.2025-_lidecel.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2559/pl-_3.542_-_ppag_2026_consolidado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2560/pl-_3.543_-_ploa_2026___consolidado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2563/pl-_3.544_-_altera_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2582/pl-_3.547_-_pl_amor_de_pet_thiago_lucas.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2583/pl-_3.548_-_pl_anjos_sem_asas_thiago_lucas.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2584/pl-_3.549_-_pl_fundo_municipal_de_reciclagem_thiago_lucas.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2597/pl-_3.555_-_oficio_0301.2025_-_projeto_de_lei_-_concessao_de_subvencao_-_caf.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2598/pl-_3.556_-_oficio_0299.2025_-_projeto_de_lei_-_concessao_de_subvencao_-_funcelfa.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2599/pl-_3.557_-_oficio_0302.2025_-_projeto_de_lei_-_concessao_de_subvencao_-_ampricfr.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2600/pl-_3.558_-_oficio_0303.2025_-_projeto_de_lei_-_concessao_de_subvencao_-_aprico.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2605/projeto_de_lei_incentivo_fiscal_ao_esporte.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2606/pl_copasa_plebiscito_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2607/oficio_319.2025_-_projeto_de_lei_-_procon.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2610/pl-_3.563-_oficio_0313.2025_-_encaminha_projeto_de_lei_que_altera_o_art_8_da_lei_4.588_de_2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2613/pl-_oficio_322.2025_-_projeto_de_lei_-_pgm_executivo_municipal.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2614/pl-3565_-_oficio_0323.2025_-_projeto_de_lei_-_lei_dos_condominios_-_executivo_municipal.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2387/plc_no_01.2025_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2547/plc_no_03.2025_-_corrige_erro_material_tabela_iptu.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2322/pr__________________________-__vale_alimentacao_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2378/pr-_1.533_-_diploma_do_merito_desportivo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2379/pr-_1.534_diploma_de_honra_ao__merito.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2413/pr-_1.537_-_pj_resolucao-regimento_interno-alteracoes-mmm.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2456/pr-___-_medalha__-_servidor_publico_-_ronilson.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2481/pr-_1.555_-_titulo_de_cidadania_hnoraria__jose_geraldo_de_almeida_-_ley_wanderley.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2485/pr-_1.559_-_honra_ao_merito_geraldo_martins_quintao-_ley_wanderley.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2488/pr-_1.562_-_titulo_de_cidadania_hnoraria__moises_de_lima_abreu__-_ley_wanderley.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2530/pr-____honra_ao_merito_2025__ronilson_cervejaria_bruder.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2571/pr-_1.593_-_transferencia_da_sede_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2608/pr-_1.599_-_diploma_do_merito_cultural_e_artistico-_creche_lirios_dos_vales_regianaldo.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2612/pr-1.601-_medalha_do_servidor_publico_municipal-_andreia_botelho_-__reginaldo.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2249/requerimento_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2270/requerimento_no________.2025_-_mocao_de_aplausos_-_lugao__dr_leonardo_gomes.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2311/requerimento_mocao_perdigao.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2312/requerimetno_33__-_miltinho_-_loterica.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2338/requerimento_47_-_mocao_de_aplausos_adilson_noberto_azevedo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2346/requerimento_audiencia_publica_coleta_seletiva_1.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2389/requerimento_no_62_-_mocao_de_aplausos_cremac.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2443/requerimento_n_862025_-__servico_familia_acohedora_lugao_audiencia_publica.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2464/requerimento_89_-movimento_pro_vidas_br_381_-_lugao.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2468/requerimento___-_mocao_veterinaria_paola_lugao.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2533/requerimento_no_99.2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2552/requerimento_no_106_-_mocao_de_aplausos_social_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2555/requerimento_no_107-__mocao_de_aplausos_dalila.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2556/requerimento_no_108-_mocao_de_aplausos_dra._danielle.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2561/requerimento_no_109_-_mocao_de_aplausos_social_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2570/requerimento_111_-_mocao_de_aplausos_ao_valdiney_santos_carvalhos.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2572/requerimento_no_112_-_requerimento_reurb_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2573/requerimento_no_113_-_requerimento_cemiterio_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2587/requerimento_no_116_-_pastor_renan_rodrigues_-_valdir_motorista.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2601/requerimento_121_-_adriano_mocao_de_aplausos_igreja_chamas_do_avivavento.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2358/indicacao_no_09.2025_-_programa_estacao_cultural_-_copia.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2553/recurso_ao_pl_3.475.2025_-_chico_simoes.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2554/recurso_ao_pl_3.486.2025_-_chico_simoes.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2261/emenda_01_ao_pl_3457.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2262/emenda_02_ao_pl_3457.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2263/emenda_03_ao_pl_3457.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2415/proposta_no_50_-_pelom-mesa_diretora_e_processo_legislativo-mmm.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2258/pl_3457_-_auxilio_financeiro_emergencial_e_autoriza_o_poder_executivo_municipal_a_conceder_familia_atingidas_chuvas.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2259/pl_3458_-_recompoe_perdas_infacinarias_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2268/pl_3462-_denominacao_de_logradouro_-_beco_democrata_-_paulinho.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2269/pl_utilidade_publica_instituto_zelia_ferreira_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2277/pl_3465-_vacinacao_autistas_domicilio_thiago_lucas.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2297/pl_3468_-_projeto_de_lei_auxilio_alimentacao__vs_12_03_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2298/pl_3469.2025_educa_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2307/pl-_3.471_-_criterios_para_desembarque_de_passageiros_fora_da_parada_de_onibus_no_periodo_noturno_reinaldo.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2319/projeto_de_lei__3472._nome_de_rua_corrego_alto.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2326/pl_3473_-_unidades_habitacionais_populares_violencia_domestica_-_bruno.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2327/ldo_-encadernacao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2339/pl_3475_-_pl_proibe_festas_em_calamidade_-_chico_simoes.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2341/pl_3476_-_pl__defesa_da_mulher_-_chico_simoes.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2347/pl-_3477_pl_onibus_integracao_-_chico_simoes.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2357/pl-_3478_pl_minha_casa_arruamento_final_minha_casa_minha_vida_-_chico_simoes.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2360/pl_3479-_utilidade_publica_associacao_esportiva_ciclone_-_paulinho.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2361/pl-3.480_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2363/pl-_3.481_pl_altera_lei_ribeiroes_-_chico_simoes.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2373/pl_3484_projeto_de_lei_auxilio_-_coocatedral__executivo.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2374/pl_3485_abertura_de_credito_especial_na_lei_orcamentaria_anual_do_exercicio_financeiro_de_2025_lei_no_4.580.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2384/pl-_3.487_-_concessao_de_subvencao_-_congado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2385/pl-_3.488_-_concessao_de_subvencao_-_manzo_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2386/pl-_3.489_-_pl_credito_especial_repasse_andreia_2025___versao_final_18_06_somente_pl.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2388/pl-_3.490_-_projeto_de_lei_popular_fabriciano_-_chico_simoes.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2391/pl-_3.491_-_cria_a_escola_municipal_rodrigo_barros_freitas.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2392/pl-_3.492_-_cria_o_centro_municipal_de_educacao_infantil_-_cmei_maria_dirce_de_souza_barbosa.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2393/pl-_3.493_-_denominacao_de_logradouro__rua_maria_regina_camilo_barrio_jardim_primavera.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2400/pl-_3.495_-_projeto_de_lei_startups.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2403/pl-_3.497_-_altera_a_denominacao_de_rua_c_para_rua_jose_juraci_pereira_bahia_no_bairro_potyra_caladao__no_municipio_de_coronel_fabriciano.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2404/pl-_3.498_-_altera_a_denominacao_de_rua_tres_para_rua_anastacio_pereira_de_almeida_no_bairro_potyra_caladao__no_municipio_de_coronel_fabriciano.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2405/pl-_3.499_-_altera_a_denominacao_de_rua_dois_para_rua_lourdes_anicio_de_melo_no_bairro_potyra_caladao__no_municipio_de_coronel_fabriciano.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2406/pl-_3.500_-_altera_a_denominacao_de_rua_um_para_rua_marina_de_paulo_dodo_no_bairro_potyra_caladao__no_municipio_de_coronel_fabriciano.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2411/pl-_3.503_-_cria_a_escola_municipal_reverendo_mario_dos_santos_executivo_municipal.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2430/pl-_3.507_-_projeto_medidas_de_seguranca_de_caes.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2431/pl-_3.508_-_lugao_faixa_de_recuo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2441/pl-_3.513_-_proibicao_e_penalizacao_de_producao_divulgacao_conteudo_sexualizacao.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2447/pl-_3.516_-altera_lei_4.485.23_dispoe_sobre_condominio_em_chacaras_e_condominio_industrial.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2448/pl-_3.517_-regualrizacao_de_construcoes_reformas_lei_4.482.23_lpous_lei_4.486.23_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2452/pl-_3.521_-_projeto_de_utilidade_publica_instituto_incluir_-_beto_cavaleiro.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2454/pl_lugao_semana_do_macom.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2489/pl-_3.525_-_festival_celebra_fabri_-_adriano.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2500/pl-_3.526_-_denomina_ponte_livio_alves_de_silva_-_beto_cavaleiro.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2502/pl-_3528_-_alter_adenominacao_rua_de_ligacaop_rua_helvecio_caetano_evangelista_-_valdir.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2503/pl-_3529_-_altera_denominacao_beco_dois_para_beco_jose_da_silva_brandao-_valdir.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2522/pl-_3.535_-_embarque_desembarque_passageiros_-_beto_cavaleiro.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2535/pl_3.537.2025_-_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2538/pl_3.538.2025-_lidecel.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2559/pl-_3.542_-_ppag_2026_consolidado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2560/pl-_3.543_-_ploa_2026___consolidado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2563/pl-_3.544_-_altera_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2582/pl-_3.547_-_pl_amor_de_pet_thiago_lucas.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2583/pl-_3.548_-_pl_anjos_sem_asas_thiago_lucas.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2584/pl-_3.549_-_pl_fundo_municipal_de_reciclagem_thiago_lucas.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2597/pl-_3.555_-_oficio_0301.2025_-_projeto_de_lei_-_concessao_de_subvencao_-_caf.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2598/pl-_3.556_-_oficio_0299.2025_-_projeto_de_lei_-_concessao_de_subvencao_-_funcelfa.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2599/pl-_3.557_-_oficio_0302.2025_-_projeto_de_lei_-_concessao_de_subvencao_-_ampricfr.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2600/pl-_3.558_-_oficio_0303.2025_-_projeto_de_lei_-_concessao_de_subvencao_-_aprico.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2605/projeto_de_lei_incentivo_fiscal_ao_esporte.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2606/pl_copasa_plebiscito_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2607/oficio_319.2025_-_projeto_de_lei_-_procon.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2610/pl-_3.563-_oficio_0313.2025_-_encaminha_projeto_de_lei_que_altera_o_art_8_da_lei_4.588_de_2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2613/pl-_oficio_322.2025_-_projeto_de_lei_-_pgm_executivo_municipal.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2614/pl-3565_-_oficio_0323.2025_-_projeto_de_lei_-_lei_dos_condominios_-_executivo_municipal.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2387/plc_no_01.2025_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2547/plc_no_03.2025_-_corrige_erro_material_tabela_iptu.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2322/pr__________________________-__vale_alimentacao_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2378/pr-_1.533_-_diploma_do_merito_desportivo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2379/pr-_1.534_diploma_de_honra_ao__merito.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2413/pr-_1.537_-_pj_resolucao-regimento_interno-alteracoes-mmm.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2456/pr-___-_medalha__-_servidor_publico_-_ronilson.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2481/pr-_1.555_-_titulo_de_cidadania_hnoraria__jose_geraldo_de_almeida_-_ley_wanderley.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2485/pr-_1.559_-_honra_ao_merito_geraldo_martins_quintao-_ley_wanderley.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2488/pr-_1.562_-_titulo_de_cidadania_hnoraria__moises_de_lima_abreu__-_ley_wanderley.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2530/pr-____honra_ao_merito_2025__ronilson_cervejaria_bruder.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2571/pr-_1.593_-_transferencia_da_sede_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2608/pr-_1.599_-_diploma_do_merito_cultural_e_artistico-_creche_lirios_dos_vales_regianaldo.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2612/pr-1.601-_medalha_do_servidor_publico_municipal-_andreia_botelho_-__reginaldo.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2249/requerimento_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2270/requerimento_no________.2025_-_mocao_de_aplausos_-_lugao__dr_leonardo_gomes.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2311/requerimento_mocao_perdigao.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2312/requerimetno_33__-_miltinho_-_loterica.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2338/requerimento_47_-_mocao_de_aplausos_adilson_noberto_azevedo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2346/requerimento_audiencia_publica_coleta_seletiva_1.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2389/requerimento_no_62_-_mocao_de_aplausos_cremac.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2443/requerimento_n_862025_-__servico_familia_acohedora_lugao_audiencia_publica.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2464/requerimento_89_-movimento_pro_vidas_br_381_-_lugao.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2468/requerimento___-_mocao_veterinaria_paola_lugao.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2533/requerimento_no_99.2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2552/requerimento_no_106_-_mocao_de_aplausos_social_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2555/requerimento_no_107-__mocao_de_aplausos_dalila.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2556/requerimento_no_108-_mocao_de_aplausos_dra._danielle.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2561/requerimento_no_109_-_mocao_de_aplausos_social_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2570/requerimento_111_-_mocao_de_aplausos_ao_valdiney_santos_carvalhos.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2572/requerimento_no_112_-_requerimento_reurb_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2573/requerimento_no_113_-_requerimento_cemiterio_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2587/requerimento_no_116_-_pastor_renan_rodrigues_-_valdir_motorista.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2601/requerimento_121_-_adriano_mocao_de_aplausos_igreja_chamas_do_avivavento.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2358/indicacao_no_09.2025_-_programa_estacao_cultural_-_copia.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2553/recurso_ao_pl_3.475.2025_-_chico_simoes.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2025/2554/recurso_ao_pl_3.486.2025_-_chico_simoes.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H366"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="222.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="222" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -4578,8957 +4584,8957 @@
       </c>
       <c r="H22" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>99</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>100</v>
       </c>
       <c r="D23" t="s">
         <v>38</v>
       </c>
       <c r="E23" t="s">
         <v>39</v>
       </c>
       <c r="F23" t="s">
         <v>101</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>34</v>
+        <v>102</v>
       </c>
       <c r="H23" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D24" t="s">
         <v>38</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
         <v>101</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="H24" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D25" t="s">
         <v>38</v>
       </c>
       <c r="E25" t="s">
         <v>39</v>
       </c>
       <c r="F25" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D26" t="s">
         <v>38</v>
       </c>
       <c r="E26" t="s">
         <v>39</v>
       </c>
       <c r="F26" t="s">
         <v>47</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D27" t="s">
         <v>38</v>
       </c>
       <c r="E27" t="s">
         <v>39</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="H27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D28" t="s">
         <v>38</v>
       </c>
       <c r="E28" t="s">
         <v>39</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D29" t="s">
         <v>38</v>
       </c>
       <c r="E29" t="s">
         <v>39</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D30" t="s">
         <v>38</v>
       </c>
       <c r="E30" t="s">
         <v>39</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D31" t="s">
         <v>38</v>
       </c>
       <c r="E31" t="s">
         <v>39</v>
       </c>
       <c r="F31" t="s">
         <v>67</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H31" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D32" t="s">
         <v>38</v>
       </c>
       <c r="E32" t="s">
         <v>39</v>
       </c>
       <c r="F32" t="s">
         <v>47</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H32" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D33" t="s">
         <v>38</v>
       </c>
       <c r="E33" t="s">
         <v>39</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="H33" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D34" t="s">
         <v>38</v>
       </c>
       <c r="E34" t="s">
         <v>39</v>
       </c>
       <c r="F34" t="s">
         <v>63</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H34" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D35" t="s">
         <v>38</v>
       </c>
       <c r="E35" t="s">
         <v>39</v>
       </c>
       <c r="F35" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H35" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D36" t="s">
         <v>38</v>
       </c>
       <c r="E36" t="s">
         <v>39</v>
       </c>
       <c r="F36" t="s">
         <v>47</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H36" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D37" t="s">
         <v>38</v>
       </c>
       <c r="E37" t="s">
         <v>39</v>
       </c>
       <c r="F37" t="s">
         <v>47</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H37" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D38" t="s">
         <v>38</v>
       </c>
       <c r="E38" t="s">
         <v>39</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H38" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D39" t="s">
         <v>38</v>
       </c>
       <c r="E39" t="s">
         <v>39</v>
       </c>
       <c r="F39" t="s">
         <v>47</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="H39" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D40" t="s">
         <v>38</v>
       </c>
       <c r="E40" t="s">
         <v>39</v>
       </c>
       <c r="F40" t="s">
         <v>47</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H40" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D41" t="s">
         <v>38</v>
       </c>
       <c r="E41" t="s">
         <v>39</v>
       </c>
       <c r="F41" t="s">
         <v>47</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="H41" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D42" t="s">
         <v>38</v>
       </c>
       <c r="E42" t="s">
         <v>39</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="H42" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D43" t="s">
         <v>38</v>
       </c>
       <c r="E43" t="s">
         <v>39</v>
       </c>
       <c r="F43" t="s">
         <v>47</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="H43" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D44" t="s">
         <v>38</v>
       </c>
       <c r="E44" t="s">
         <v>39</v>
       </c>
       <c r="F44" t="s">
         <v>47</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="H44" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D45" t="s">
         <v>38</v>
       </c>
       <c r="E45" t="s">
         <v>39</v>
       </c>
       <c r="F45" t="s">
         <v>56</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H45" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D46" t="s">
         <v>38</v>
       </c>
       <c r="E46" t="s">
         <v>39</v>
       </c>
       <c r="F46" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H46" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D47" t="s">
         <v>38</v>
       </c>
       <c r="E47" t="s">
         <v>39</v>
       </c>
       <c r="F47" t="s">
         <v>47</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="H47" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D48" t="s">
         <v>38</v>
       </c>
       <c r="E48" t="s">
         <v>39</v>
       </c>
       <c r="F48" t="s">
         <v>56</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H48" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D49" t="s">
         <v>38</v>
       </c>
       <c r="E49" t="s">
         <v>39</v>
       </c>
       <c r="F49" t="s">
         <v>56</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="H49" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D50" t="s">
         <v>38</v>
       </c>
       <c r="E50" t="s">
         <v>39</v>
       </c>
       <c r="F50" t="s">
         <v>56</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="H50" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D51" t="s">
         <v>38</v>
       </c>
       <c r="E51" t="s">
         <v>39</v>
       </c>
       <c r="F51" t="s">
         <v>56</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="H51" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D52" t="s">
         <v>38</v>
       </c>
       <c r="E52" t="s">
         <v>39</v>
       </c>
       <c r="F52" t="s">
         <v>56</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="H52" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D53" t="s">
         <v>38</v>
       </c>
       <c r="E53" t="s">
         <v>39</v>
       </c>
       <c r="F53" t="s">
         <v>56</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H53" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D54" t="s">
         <v>38</v>
       </c>
       <c r="E54" t="s">
         <v>39</v>
       </c>
       <c r="F54" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H54" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D55" t="s">
         <v>38</v>
       </c>
       <c r="E55" t="s">
         <v>39</v>
       </c>
       <c r="F55" t="s">
         <v>47</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="H55" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D56" t="s">
         <v>38</v>
       </c>
       <c r="E56" t="s">
         <v>39</v>
       </c>
       <c r="F56" t="s">
         <v>56</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H56" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D57" t="s">
         <v>38</v>
       </c>
       <c r="E57" t="s">
         <v>39</v>
       </c>
       <c r="F57" t="s">
         <v>47</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H57" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D58" t="s">
         <v>38</v>
       </c>
       <c r="E58" t="s">
         <v>39</v>
       </c>
       <c r="F58" t="s">
         <v>56</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H58" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D59" t="s">
         <v>38</v>
       </c>
       <c r="E59" t="s">
         <v>39</v>
       </c>
       <c r="F59" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H59" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D60" t="s">
         <v>38</v>
       </c>
       <c r="E60" t="s">
         <v>39</v>
       </c>
       <c r="F60" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="H60" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D61" t="s">
         <v>38</v>
       </c>
       <c r="E61" t="s">
         <v>39</v>
       </c>
       <c r="F61" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H61" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D62" t="s">
         <v>38</v>
       </c>
       <c r="E62" t="s">
         <v>39</v>
       </c>
       <c r="F62" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H62" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D63" t="s">
         <v>38</v>
       </c>
       <c r="E63" t="s">
         <v>39</v>
       </c>
       <c r="F63" t="s">
         <v>47</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H63" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D64" t="s">
         <v>38</v>
       </c>
       <c r="E64" t="s">
         <v>39</v>
       </c>
       <c r="F64" t="s">
         <v>47</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H64" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D65" t="s">
         <v>38</v>
       </c>
       <c r="E65" t="s">
         <v>39</v>
       </c>
       <c r="F65" t="s">
         <v>101</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>34</v>
+        <v>261</v>
       </c>
       <c r="H65" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="D66" t="s">
         <v>38</v>
       </c>
       <c r="E66" t="s">
         <v>39</v>
       </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H66" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="D67" t="s">
         <v>38</v>
       </c>
       <c r="E67" t="s">
         <v>39</v>
       </c>
       <c r="F67" t="s">
         <v>67</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H67" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D68" t="s">
         <v>38</v>
       </c>
       <c r="E68" t="s">
         <v>39</v>
       </c>
       <c r="F68" t="s">
         <v>47</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="H68" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D69" t="s">
         <v>38</v>
       </c>
       <c r="E69" t="s">
         <v>39</v>
       </c>
       <c r="F69" t="s">
         <v>47</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="H69" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="D70" t="s">
         <v>38</v>
       </c>
       <c r="E70" t="s">
         <v>39</v>
       </c>
       <c r="F70" t="s">
         <v>28</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H70" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="D71" t="s">
         <v>38</v>
       </c>
       <c r="E71" t="s">
         <v>39</v>
       </c>
       <c r="F71" t="s">
         <v>79</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H71" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="D72" t="s">
         <v>38</v>
       </c>
       <c r="E72" t="s">
         <v>39</v>
       </c>
       <c r="F72" t="s">
         <v>47</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H72" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="D73" t="s">
         <v>38</v>
       </c>
       <c r="E73" t="s">
         <v>39</v>
       </c>
       <c r="F73" t="s">
         <v>56</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="H73" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="D74" t="s">
         <v>38</v>
       </c>
       <c r="E74" t="s">
         <v>39</v>
       </c>
       <c r="F74" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="H74" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="D75" t="s">
         <v>38</v>
       </c>
       <c r="E75" t="s">
         <v>39</v>
       </c>
       <c r="F75" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H75" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="D76" t="s">
         <v>38</v>
       </c>
       <c r="E76" t="s">
         <v>39</v>
       </c>
       <c r="F76" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H76" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D77" t="s">
         <v>38</v>
       </c>
       <c r="E77" t="s">
         <v>39</v>
       </c>
       <c r="F77" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="H77" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D78" t="s">
         <v>38</v>
       </c>
       <c r="E78" t="s">
         <v>39</v>
       </c>
       <c r="F78" t="s">
         <v>56</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="H78" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D79" t="s">
         <v>38</v>
       </c>
       <c r="E79" t="s">
         <v>39</v>
       </c>
       <c r="F79" t="s">
         <v>56</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H79" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D80" t="s">
         <v>38</v>
       </c>
       <c r="E80" t="s">
         <v>39</v>
       </c>
       <c r="F80" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="H80" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="D81" t="s">
         <v>38</v>
       </c>
       <c r="E81" t="s">
         <v>39</v>
       </c>
       <c r="F81" t="s">
         <v>56</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="H81" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="D82" t="s">
         <v>38</v>
       </c>
       <c r="E82" t="s">
         <v>39</v>
       </c>
       <c r="F82" t="s">
         <v>56</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H82" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="D83" t="s">
         <v>38</v>
       </c>
       <c r="E83" t="s">
         <v>39</v>
       </c>
       <c r="F83" t="s">
         <v>79</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H83" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="D84" t="s">
         <v>38</v>
       </c>
       <c r="E84" t="s">
         <v>39</v>
       </c>
       <c r="F84" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H84" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="D85" t="s">
         <v>38</v>
       </c>
       <c r="E85" t="s">
         <v>39</v>
       </c>
       <c r="F85" t="s">
         <v>56</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H85" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="D86" t="s">
         <v>38</v>
       </c>
       <c r="E86" t="s">
         <v>39</v>
       </c>
       <c r="F86" t="s">
         <v>56</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H86" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="D87" t="s">
         <v>38</v>
       </c>
       <c r="E87" t="s">
         <v>39</v>
       </c>
       <c r="F87" t="s">
         <v>56</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="H87" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="D88" t="s">
         <v>38</v>
       </c>
       <c r="E88" t="s">
         <v>39</v>
       </c>
       <c r="F88" t="s">
         <v>56</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H88" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="D89" t="s">
         <v>38</v>
       </c>
       <c r="E89" t="s">
         <v>39</v>
       </c>
       <c r="F89" t="s">
         <v>47</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="H89" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="D90" t="s">
         <v>38</v>
       </c>
       <c r="E90" t="s">
         <v>39</v>
       </c>
       <c r="F90" t="s">
         <v>47</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="H90" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="D91" t="s">
         <v>38</v>
       </c>
       <c r="E91" t="s">
         <v>39</v>
       </c>
       <c r="F91" t="s">
         <v>56</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H91" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="D92" t="s">
         <v>38</v>
       </c>
       <c r="E92" t="s">
         <v>39</v>
       </c>
       <c r="F92" t="s">
         <v>56</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H92" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="D93" t="s">
         <v>38</v>
       </c>
       <c r="E93" t="s">
         <v>39</v>
       </c>
       <c r="F93" t="s">
         <v>56</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H93" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="D94" t="s">
         <v>38</v>
       </c>
       <c r="E94" t="s">
         <v>39</v>
       </c>
       <c r="F94" t="s">
         <v>47</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="H94" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="D95" t="s">
         <v>38</v>
       </c>
       <c r="E95" t="s">
         <v>39</v>
       </c>
       <c r="F95" t="s">
         <v>47</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="H95" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="D96" t="s">
         <v>38</v>
       </c>
       <c r="E96" t="s">
         <v>39</v>
       </c>
       <c r="F96" t="s">
         <v>47</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="H96" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="D97" t="s">
         <v>38</v>
       </c>
       <c r="E97" t="s">
         <v>39</v>
       </c>
       <c r="F97" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H97" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="D98" t="s">
         <v>38</v>
       </c>
       <c r="E98" t="s">
         <v>39</v>
       </c>
       <c r="F98" t="s">
         <v>13</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H98" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="D99" t="s">
         <v>38</v>
       </c>
       <c r="E99" t="s">
         <v>39</v>
       </c>
       <c r="F99" t="s">
         <v>79</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="H99" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="D100" t="s">
         <v>38</v>
       </c>
       <c r="E100" t="s">
         <v>39</v>
       </c>
       <c r="F100" t="s">
         <v>79</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="H100" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="D101" t="s">
         <v>38</v>
       </c>
       <c r="E101" t="s">
         <v>39</v>
       </c>
       <c r="F101" t="s">
         <v>79</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="H101" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="D102" t="s">
         <v>38</v>
       </c>
       <c r="E102" t="s">
         <v>39</v>
       </c>
       <c r="F102" t="s">
         <v>79</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H102" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="D103" t="s">
         <v>38</v>
       </c>
       <c r="E103" t="s">
         <v>39</v>
       </c>
       <c r="F103" t="s">
         <v>47</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H103" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="D104" t="s">
         <v>38</v>
       </c>
       <c r="E104" t="s">
         <v>39</v>
       </c>
       <c r="F104" t="s">
         <v>47</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H104" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="D105" t="s">
         <v>38</v>
       </c>
       <c r="E105" t="s">
         <v>39</v>
       </c>
       <c r="F105" t="s">
         <v>56</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H105" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="D106" t="s">
         <v>38</v>
       </c>
       <c r="E106" t="s">
         <v>39</v>
       </c>
       <c r="F106" t="s">
         <v>47</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H106" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="D107" t="s">
         <v>38</v>
       </c>
       <c r="E107" t="s">
         <v>39</v>
       </c>
       <c r="F107" t="s">
         <v>47</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="H107" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="D108" t="s">
         <v>38</v>
       </c>
       <c r="E108" t="s">
         <v>39</v>
       </c>
       <c r="F108" t="s">
         <v>47</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="H108" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="D109" t="s">
         <v>38</v>
       </c>
       <c r="E109" t="s">
         <v>39</v>
       </c>
       <c r="F109" t="s">
         <v>47</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="H109" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="D110" t="s">
         <v>38</v>
       </c>
       <c r="E110" t="s">
         <v>39</v>
       </c>
       <c r="F110" t="s">
         <v>47</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="H110" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="D111" t="s">
         <v>38</v>
       </c>
       <c r="E111" t="s">
         <v>39</v>
       </c>
       <c r="F111" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H111" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="D112" t="s">
         <v>38</v>
       </c>
       <c r="E112" t="s">
         <v>39</v>
       </c>
       <c r="F112" t="s">
         <v>33</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="H112" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="D113" t="s">
         <v>38</v>
       </c>
       <c r="E113" t="s">
         <v>39</v>
       </c>
       <c r="F113" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="H113" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="D114" t="s">
         <v>38</v>
       </c>
       <c r="E114" t="s">
         <v>39</v>
       </c>
       <c r="F114" t="s">
         <v>47</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="H114" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="D115" t="s">
         <v>38</v>
       </c>
       <c r="E115" t="s">
         <v>39</v>
       </c>
       <c r="F115" t="s">
         <v>47</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="H115" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="D116" t="s">
         <v>38</v>
       </c>
       <c r="E116" t="s">
         <v>39</v>
       </c>
       <c r="F116" t="s">
         <v>47</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="H116" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="D117" t="s">
         <v>38</v>
       </c>
       <c r="E117" t="s">
         <v>39</v>
       </c>
       <c r="F117" t="s">
         <v>47</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="H117" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="D118" t="s">
         <v>38</v>
       </c>
       <c r="E118" t="s">
         <v>39</v>
       </c>
       <c r="F118" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H118" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="D119" t="s">
         <v>38</v>
       </c>
       <c r="E119" t="s">
         <v>39</v>
       </c>
       <c r="F119" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H119" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="D120" t="s">
         <v>38</v>
       </c>
       <c r="E120" t="s">
         <v>39</v>
       </c>
       <c r="F120" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H120" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="D121" t="s">
         <v>38</v>
       </c>
       <c r="E121" t="s">
         <v>39</v>
       </c>
       <c r="F121" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H121" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="D122" t="s">
         <v>38</v>
       </c>
       <c r="E122" t="s">
         <v>39</v>
       </c>
       <c r="F122" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H122" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
         <v>10</v>
       </c>
       <c r="D123" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E123" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="F123" t="s">
         <v>47</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="H123" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
         <v>17</v>
       </c>
       <c r="D124" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E124" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="F124" t="s">
         <v>47</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H124" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
         <v>21</v>
       </c>
       <c r="D125" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E125" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="F125" t="s">
         <v>47</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="H125" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="D126" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E126" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F126" t="s">
         <v>63</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H126" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
+        <v>472</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>473</v>
+      </c>
+      <c r="D127" t="s">
+        <v>469</v>
+      </c>
+      <c r="E127" t="s">
         <v>470</v>
       </c>
-      <c r="B127" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F127" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H127" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="D128" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E128" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F128" t="s">
         <v>28</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H128" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="D129" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E129" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F129" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H129" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="D130" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E130" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F130" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H130" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="D131" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E131" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F131" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H131" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="D132" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E132" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F132" t="s">
         <v>28</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="H132" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="D133" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E133" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F133" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H133" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="D134" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E134" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F134" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H134" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="D135" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E135" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F135" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H135" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="D136" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E136" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F136" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H136" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="D137" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E137" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F137" t="s">
         <v>63</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H137" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="D138" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E138" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F138" t="s">
         <v>67</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H138" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="D139" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E139" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F139" t="s">
         <v>67</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H139" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="D140" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E140" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F140" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H140" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="D141" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E141" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F141" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H141" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="D142" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E142" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F142" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H142" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="D143" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E143" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F143" t="s">
         <v>63</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H143" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="D144" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E144" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F144" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H144" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="D145" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E145" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F145" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="H145" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="D146" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E146" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F146" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="H146" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="D147" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E147" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F147" t="s">
         <v>56</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H147" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="D148" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E148" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F148" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H148" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="D149" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E149" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F149" t="s">
         <v>28</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="H149" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="D150" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E150" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F150" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H150" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="D151" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E151" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F151" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H151" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="D152" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E152" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F152" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="H152" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="D153" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E153" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F153" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H153" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="D154" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E154" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F154" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H154" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="D155" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E155" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F155" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H155" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="D156" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E156" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F156" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H156" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="D157" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E157" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F157" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H157" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="D158" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E158" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F158" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H158" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="D159" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E159" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F159" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H159" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="D160" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E160" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F160" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H160" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="D161" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E161" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F161" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H161" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="D162" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E162" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F162" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H162" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="D163" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E163" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F163" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H163" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="D164" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E164" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F164" t="s">
         <v>67</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H164" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="D165" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E165" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F165" t="s">
         <v>67</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H165" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="D166" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E166" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F166" t="s">
         <v>101</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H166" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="D167" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E167" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F167" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="H167" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="D168" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E168" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F168" t="s">
         <v>79</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H168" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D169" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E169" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F169" t="s">
         <v>79</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H169" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="D170" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E170" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F170" t="s">
         <v>79</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H170" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="D171" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E171" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F171" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="H171" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="D172" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E172" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F172" t="s">
         <v>63</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H172" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="D173" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E173" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F173" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H173" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="D174" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E174" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F174" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="H174" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="D175" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E175" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F175" t="s">
         <v>13</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H175" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="D176" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E176" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F176" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H176" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="D177" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E177" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F177" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H177" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="D178" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E178" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F178" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H178" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="D179" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E179" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F179" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H179" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="D180" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E180" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F180" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H180" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="D181" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E181" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F181" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H181" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="D182" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E182" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F182" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H182" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="D183" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E183" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F183" t="s">
         <v>56</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H183" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="D184" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E184" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F184" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H184" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="D185" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E185" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F185" t="s">
         <v>40</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H185" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="D186" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E186" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F186" t="s">
         <v>40</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H186" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="D187" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E187" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F187" t="s">
         <v>40</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H187" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="D188" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E188" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F188" t="s">
         <v>56</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H188" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="D189" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E189" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F189" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H189" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="D190" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E190" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F190" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H190" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="D191" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E191" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F191" t="s">
         <v>56</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H191" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="D192" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E192" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F192" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H192" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="D193" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E193" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F193" t="s">
         <v>40</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H193" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="D194" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E194" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F194" t="s">
         <v>40</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H194" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="D195" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E195" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F195" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="H195" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="D196" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E196" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F196" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H196" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="D197" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E197" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F197" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H197" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="D198" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E198" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F198" t="s">
         <v>101</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H198" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="D199" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E199" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F199" t="s">
         <v>33</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H199" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="D200" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E200" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F200" t="s">
         <v>33</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H200" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="D201" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E201" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F201" t="s">
         <v>33</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H201" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="D202" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E202" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F202" t="s">
         <v>33</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H202" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="D203" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E203" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F203" t="s">
         <v>33</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H203" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="D204" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E204" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F204" t="s">
         <v>33</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H204" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="D205" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E205" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F205" t="s">
         <v>28</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="H205" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="D206" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E206" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F206" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H206" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="D207" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E207" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F207" t="s">
         <v>101</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H207" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="D208" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E208" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F208" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H208" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="D209" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E209" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F209" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H209" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="D210" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E210" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F210" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H210" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="D211" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E211" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F211" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="H211" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="D212" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E212" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F212" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H212" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="D213" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E213" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F213" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="H213" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
         <v>10</v>
       </c>
       <c r="D214" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E214" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F214" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="H214" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
         <v>17</v>
       </c>
       <c r="D215" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E215" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F215" t="s">
         <v>56</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H215" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
         <v>21</v>
       </c>
       <c r="D216" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E216" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H216" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="D217" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E217" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F217" t="s">
         <v>33</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H217" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="D218" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E218" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F218" t="s">
         <v>33</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H218" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="D219" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E219" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F219" t="s">
         <v>56</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H219" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="D220" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E220" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F220" t="s">
         <v>33</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H220" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="D221" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E221" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F221" t="s">
         <v>33</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H221" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="D222" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E222" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F222" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H222" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="D223" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E223" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F223" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="H223" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="D224" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E224" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F224" t="s">
         <v>63</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H224" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="D225" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E225" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F225" t="s">
         <v>63</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H225" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="D226" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E226" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H226" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="D227" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E227" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H227" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="D228" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E228" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F228" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H228" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="D229" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E229" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F229" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H229" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="D230" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E230" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F230" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H230" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="D231" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E231" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F231" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G231" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H231" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="D232" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E232" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F232" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H232" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="D233" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E233" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F233" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H233" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="D234" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E234" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F234" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H234" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="D235" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E235" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F235" t="s">
         <v>63</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H235" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="D236" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E236" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F236" t="s">
         <v>63</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H236" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="D237" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E237" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F237" t="s">
         <v>63</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H237" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="D238" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E238" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F238" t="s">
         <v>63</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H238" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="D239" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E239" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H239" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="D240" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E240" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F240" t="s">
         <v>56</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H240" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="D241" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E241" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F241" t="s">
         <v>56</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H241" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="D242" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E242" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F242" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H242" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="D243" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E243" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F243" t="s">
         <v>33</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H243" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="D244" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E244" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F244" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H244" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="D245" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E245" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F245" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="H245" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="D246" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E246" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F246" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="H246" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="D247" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E247" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F247" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H247" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="D248" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E248" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F248" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H248" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="D249" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E249" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F249" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G249" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H249" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="D250" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E250" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F250" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H250" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="D251" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E251" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F251" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H251" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="D252" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E252" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F252" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H252" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="D253" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E253" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F253" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H253" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="D254" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E254" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F254" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H254" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="D255" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E255" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F255" t="s">
         <v>33</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H255" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="D256" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E256" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F256" t="s">
         <v>33</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H256" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="D257" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E257" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F257" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H257" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="D258" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E258" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F258" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H258" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="D259" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E259" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F259" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="G259" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H259" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="D260" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E260" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F260" t="s">
         <v>63</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="H260" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="D261" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E261" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F261" t="s">
         <v>56</v>
       </c>
       <c r="G261" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H261" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="D262" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E262" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F262" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H262" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
         <v>25</v>
       </c>
       <c r="D263" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E263" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F263" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G263" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H263" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
         <v>32</v>
       </c>
       <c r="D264" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E264" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F264" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H264" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="D265" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E265" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F265" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H265" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="D266" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E266" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F266" t="s">
         <v>33</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="H266" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="D267" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E267" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F267" t="s">
         <v>56</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H267" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="D268" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E268" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F268" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G268" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H268" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="D269" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E269" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F269" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G269" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H269" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="D270" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E270" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F270" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G270" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H270" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="D271" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E271" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F271" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G271" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H271" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="D272" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E272" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F272" t="s">
         <v>79</v>
       </c>
       <c r="G272" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H272" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="D273" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E273" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F273" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G273" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H273" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="D274" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E274" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F274" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G274" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H274" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="D275" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E275" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F275" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="H275" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="D276" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E276" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F276" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="G276" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H276" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="D277" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E277" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F277" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G277" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H277" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="D278" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E278" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F278" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G278" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H278" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="D279" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E279" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F279" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G279" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H279" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="D280" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E280" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F280" t="s">
         <v>56</v>
       </c>
       <c r="G280" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H280" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="D281" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E281" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F281" t="s">
         <v>56</v>
       </c>
       <c r="G281" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H281" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="D282" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E282" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F282" t="s">
         <v>56</v>
       </c>
       <c r="G282" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H282" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="D283" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E283" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F283" t="s">
         <v>56</v>
       </c>
       <c r="G283" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H283" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="D284" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E284" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F284" t="s">
         <v>56</v>
       </c>
       <c r="G284" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H284" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="D285" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E285" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F285" t="s">
         <v>56</v>
       </c>
       <c r="G285" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H285" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="D286" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E286" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F286" t="s">
         <v>56</v>
       </c>
       <c r="G286" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H286" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="D287" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E287" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F287" t="s">
         <v>56</v>
       </c>
       <c r="G287" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H287" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="D288" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E288" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F288" t="s">
         <v>56</v>
       </c>
       <c r="G288" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H288" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="D289" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E289" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F289" t="s">
         <v>63</v>
       </c>
       <c r="G289" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H289" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
+        <v>979</v>
+      </c>
+      <c r="D290" t="s">
+        <v>747</v>
+      </c>
+      <c r="E290" t="s">
+        <v>748</v>
+      </c>
+      <c r="F290" t="s">
+        <v>239</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H290" t="s">
         <v>977</v>
-      </c>
-[...13 lines deleted...]
-        <v>975</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="D291" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E291" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F291" t="s">
         <v>40</v>
       </c>
       <c r="G291" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H291" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="D292" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E292" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F292" t="s">
         <v>33</v>
       </c>
       <c r="G292" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H292" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="D293" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E293" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F293" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G293" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H293" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="D294" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E294" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F294" t="s">
         <v>56</v>
       </c>
       <c r="G294" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H294" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="D295" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E295" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F295" t="s">
         <v>63</v>
       </c>
       <c r="G295" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H295" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="D296" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E296" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F296" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="G296" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H296" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="D297" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E297" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F297" t="s">
         <v>56</v>
       </c>
       <c r="G297" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H297" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="D298" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E298" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F298" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G298" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H298" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="D299" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E299" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F299" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="H299" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="D300" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E300" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F300" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G300" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H300" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="D301" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E301" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F301" t="s">
         <v>13</v>
       </c>
       <c r="G301" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H301" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="D302" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E302" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F302" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="H302" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="D303" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E303" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F303" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G303" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H303" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="D304" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E304" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F304" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G304" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H304" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="D305" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E305" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F305" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G305" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H305" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="D306" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E306" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F306" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="H306" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="D307" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E307" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F307" t="s">
         <v>56</v>
       </c>
       <c r="G307" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H307" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="D308" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E308" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F308" t="s">
         <v>56</v>
       </c>
       <c r="G308" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H308" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="D309" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E309" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F309" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G309" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H309" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="D310" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E310" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F310" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G310" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H310" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="D311" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E311" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F311" t="s">
         <v>56</v>
       </c>
       <c r="G311" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H311" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="D312" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E312" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F312" t="s">
         <v>13</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="H312" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="D313" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E313" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F313" t="s">
         <v>67</v>
       </c>
       <c r="G313" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H313" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="D314" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E314" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F314" t="s">
         <v>67</v>
       </c>
       <c r="G314" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H314" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="D315" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E315" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F315" t="s">
         <v>67</v>
       </c>
       <c r="G315" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H315" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="D316" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E316" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F316" t="s">
         <v>67</v>
       </c>
       <c r="G316" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H316" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="D317" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E317" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F317" t="s">
         <v>67</v>
       </c>
       <c r="G317" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H317" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="D318" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E318" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F318" t="s">
         <v>67</v>
       </c>
       <c r="G318" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H318" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="D319" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E319" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F319" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="H319" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="D320" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E320" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F320" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="H320" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="D321" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E321" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F321" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="H321" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="D322" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E322" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F322" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="H322" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="D323" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E323" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F323" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G323" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H323" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="D324" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E324" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F324" t="s">
         <v>63</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="H324" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="D325" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E325" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F325" t="s">
         <v>13</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="H325" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="D326" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E326" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F326" t="s">
         <v>13</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="H326" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="D327" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E327" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F327" t="s">
         <v>33</v>
       </c>
       <c r="G327" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H327" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="D328" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E328" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F328" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G328" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H328" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="D329" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E329" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F329" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="H329" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="D330" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E330" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F330" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G330" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H330" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="D331" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E331" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F331" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G331" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H331" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="D332" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E332" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F332" t="s">
         <v>67</v>
       </c>
       <c r="G332" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H332" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="D333" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E333" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F333" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G333" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H333" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="D334" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E334" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F334" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="H334" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="D335" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E335" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F335" t="s">
         <v>67</v>
       </c>
       <c r="G335" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H335" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="D336" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="E336" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="F336" t="s">
         <v>13</v>
       </c>
       <c r="G336" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H336" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="D337" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="E337" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="F337" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="G337" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H337" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
         <v>43</v>
       </c>
       <c r="D338" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="E338" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="F338" t="s">
         <v>33</v>
       </c>
       <c r="G338" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H338" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
         <v>59</v>
       </c>
       <c r="D339" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="E339" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="F339" t="s">
         <v>56</v>
       </c>
       <c r="G339" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H339" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D340" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="E340" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="F340" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G340" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H340" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
         <v>10</v>
       </c>
       <c r="D341" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E341" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F341" t="s">
         <v>101</v>
       </c>
       <c r="G341" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H341" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
         <v>17</v>
       </c>
       <c r="D342" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E342" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F342" t="s">
         <v>101</v>
       </c>
       <c r="G342" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H342" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
         <v>21</v>
       </c>
       <c r="D343" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E343" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F343" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G343" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H343" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="D344" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E344" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F344" t="s">
         <v>56</v>
       </c>
       <c r="G344" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H344" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="D345" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E345" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F345" t="s">
         <v>56</v>
       </c>
       <c r="G345" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H345" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="D346" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E346" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F346" t="s">
         <v>56</v>
       </c>
       <c r="G346" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H346" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="D347" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E347" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F347" t="s">
         <v>56</v>
       </c>
       <c r="G347" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H347" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="D348" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E348" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="G348" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H348" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="D349" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E349" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F349" t="s">
         <v>56</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="H349" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="D350" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E350" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F350" t="s">
         <v>56</v>
       </c>
       <c r="G350" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H350" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="D351" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E351" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F351" t="s">
         <v>79</v>
       </c>
       <c r="G351" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H351" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="D352" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E352" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F352" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G352" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H352" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="D353" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E353" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F353" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="G353" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H353" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="D354" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E354" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F354" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G354" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H354" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="D355" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E355" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F355" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="G355" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H355" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="D356" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E356" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F356" t="s">
         <v>101</v>
       </c>
       <c r="G356" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H356" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="D357" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E357" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F357" t="s">
         <v>101</v>
       </c>
       <c r="G357" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H357" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="D358" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E358" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F358" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="G358" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H358" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="D359" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E359" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F359" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="G359" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H359" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="D360" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E360" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F360" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="G360" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H360" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="D361" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E361" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F361" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="G361" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H361" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="D362" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E362" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F362" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="G362" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H362" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="D363" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E363" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F363" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="G363" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H363" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="D364" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E364" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F364" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G364" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H364" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D365" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
       <c r="E365" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
       <c r="F365" t="s">
         <v>13</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
       <c r="H365" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D366" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
       <c r="E366" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
       <c r="F366" t="s">
         <v>13</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="H366" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>