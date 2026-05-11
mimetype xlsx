--- v0 (2025-12-25)
+++ v1 (2026-05-11)
@@ -54,198 +54,198 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>BETO CAVALEIRO</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Denomina-se Unidade de Saúde São José, a UBS do Cocais de Cima, no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2078/pl-3.399-__recomposicao_salarial_servidores_municipais.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2078/pl-3.399-__recomposicao_salarial_servidores_municipais.doc</t>
   </si>
   <si>
     <t>Restitui as perdas  Inflacionárias relativas ao ano de 2023 aos servidores púbicos municipais de Coronel Fabriciano e da outras providências.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>Ramon Amaral</t>
   </si>
   <si>
     <t>Dispõe sobre a nomenclatura da nova unidade de saúde do bairro Sylvio Pereira II no Município de Coronel Fabriciano e dá outras providências".</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2081/pl-3.401_-_pj_lei-fixa_remuneracao_prefeito_e_demais_agentes-mmm.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2081/pl-3.401_-_pj_lei-fixa_remuneracao_prefeito_e_demais_agentes-mmm.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio do Prefeito, do Vice-Prefeito, dos Secretários Municipais e dos Vereadores para Legislatura 2025/2028 e dá outras providências.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de nomenclatura e designação de novas atribuições de cargo público no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar na Lei Orçamentária Anual do exercício financeiro de 2024, Lei nº 4.533 de 15 de dezembro de 2023 e contem outras providências.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>Denomina rua no bairro Córrego Alto, no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2086/pl-3405-_-_altera_a_lei_4.524_2023__premiacao_festival-gospel-executivo.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2086/pl-3405-_-_altera_a_lei_4.524_2023__premiacao_festival-gospel-executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 4.524 de 18 de outubro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2087/pl-3.406_-_denomina_centro_de_operacoes_urbanas_srgt._daniel._executivo_municipal.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2087/pl-3.406_-_denomina_centro_de_operacoes_urbanas_srgt._daniel._executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da sede da Secretaria de Governança de Obras e Serviços Urbanos "Centro Operacional Sarg. Daniel Fernandes Nunes", neste Município  e dá outras providências.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>CRISTIANO DO CAIS, Missionário Ney Oliveira, REGINALDO MESSIAS DA SILVA</t>
   </si>
   <si>
     <t>Inclui no calendário oficial de eventos do Município a "Semana Evangelística de Coronel Fabriciano".</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2100/pl-3.408-_cargo_de_auxiliar_de_enfermagem_para_tecnico_em_enfermagem.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2100/pl-3.408-_cargo_de_auxiliar_de_enfermagem_para_tecnico_em_enfermagem.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a mudança de nomenclatura de Auxiliar de Enfermagem para Técnico de Enfermagem no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>LUGÃO</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2104/pl-3.409_-_denominacao_de_logradouro_belvedere-_lugao__rua__odail_da_silva_rezende.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2104/pl-3.409_-_denominacao_de_logradouro_belvedere-_lugao__rua__odail_da_silva_rezende.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre denominação de logradouro público situada no bairro Belvedere.”</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>REGINALDO MESSIAS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2105/pl-3.410_-_projeto_de_lei_denomina_viaduto_pastor_jose_alves_pimentel.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2105/pl-3.410_-_projeto_de_lei_denomina_viaduto_pastor_jose_alves_pimentel.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Viaduto sobre a Avenida Governador José de Magalhães Pinto, na interseção com a Avenida Tancredo de Almeida Neves, de Viaduto Pastor José Alves Pimentel, no município de Coronel Fabriciano e dá outras providências.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento de débitos da Câmara Municipal de Coronel Fabriciano como Regime Próprio de Previdência Social - RPPS - do Município, previsto noart.98, da Lei Complementar nº 012/2022, e dá outras providências.”</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público situado no bairro Melo Viana.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
@@ -264,430 +264,430 @@
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>Ronaldo dos Santos Barbosa - Ronaldinho</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da fixação de cartaz ilustrativo contendo a "Manobra de Heimlich" e dá outras providências.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária anual do exercício financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2130/pl-3.416_-__pagamento_adicional_agente_de_endeminas_-_executivo.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2130/pl-3.416_-__pagamento_adicional_agente_de_endeminas_-_executivo.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a utilizar os recursos provenientes de recurso próprio municipal, da Secretaria de governança da Saúde de Coronel Fabriciano/Mg, para pagamento de adicional para estratégia de combate as arboviroses, como incentivo financeiro adicional e dá outras providências.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>ZEZINHO DO SINTTROCEL</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Instituto Redentorista Padre João Fagundes Hauck.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>Assegura a meia-entrada a pessoa com Transtorno do Espectro Autista - TEA  e demais Pessoas Com  Deficiência - PCD's, nos estabelecimentos privado que oferta diversão, lazer, esportes e similares no Município de Coronel Fabriciano e da outras providências.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>Altera a Lei nº 4.323, de 18 de agosto de 2020 que dispõe sobre o Sistema Municipal de Cultura de Coronel Fabriciano, seus princípios, objetivos, estruturas, organização, gestão e criação do Fundo Municipal de Cultura e dá outras providências.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2148/projeto_de_lei_denomina_maternidade_dramaria_de_fatima.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2148/projeto_de_lei_denomina_maternidade_dramaria_de_fatima.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação da maternidade do Hospital Dr. José Maria de Morais”.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>NÚMERO INUTILIZADO</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2151/pl-3.422-_institui_e_oficilaiza_o_hino_oficial_do_municpio_-_luciano_lugao.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2151/pl-3.422-_institui_e_oficilaiza_o_hino_oficial_do_municpio_-_luciano_lugao.doc</t>
   </si>
   <si>
     <t>Institui e oficializa o hino oficial do Município de Coronel Fabriciano e dá outras providências.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>THIAGO LUCAS</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2152/pl-3.423_-_pj_lei-vereador_thiago_lucas-conselho_protecao_animais-alteracao_1_correto.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2152/pl-3.423_-_pj_lei-vereador_thiago_lucas-conselho_protecao_animais-alteracao_1_correto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei nº 4.429 e dá outras providências.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2158/pj_lei-vereador_thiago_lucas-hospital_veterinario_municipal.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2158/pj_lei-vereador_thiago_lucas-hospital_veterinario_municipal.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criação do Hospital Veterinário Municipal no âmbito do Município de Coronel Fabriciano  dá outras providências</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2159/pj_lei-vereador_thiago_lucas-maus-tratos_e_abandono_de_animais.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2159/pj_lei-vereador_thiago_lucas-maus-tratos_e_abandono_de_animais.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a definição de maus-tratos e abandono de animais no Município de Coronel Fabriciano e dá outras providências.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2162/pl-3.426.2024_-_indenizacao_familias_desabrigadas_areas_de_risco.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2162/pl-3.426.2024_-_indenizacao_familias_desabrigadas_areas_de_risco.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover pagamento de indenização às famílias desabrigadas de áreas de risco e execução de obras de urbanização e contenção, e dá outras providências.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2163/pl-3.427.2024_-_fundo_municipal_criancas_e_adolescentes.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2163/pl-3.427.2024_-_fundo_municipal_criancas_e_adolescentes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Fundo Municipal dos Direitos da Criança e do Adolescente ou Fundo da Infância e Adolescência - FIA e dá outras providências.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2164/pl-3.428.2024_-_politica_municipal_criancas_e_adolescentes.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2164/pl-3.428.2024_-_politica_municipal_criancas_e_adolescentes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Atendimento a Criança e ao  Adolescente e do Conselho Municipal dos Direitos da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2165/pl-3.429.2024_-_dispoe_sobre_o_conselho_tutelar.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2165/pl-3.429.2024_-_dispoe_sobre_o_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Tutelar no âmbito do município de Coronel Fabriciano e dá outras providências.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2166/pl-3.430.2024_-_subvencao_guarda_mirim_e_co-catedral.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2166/pl-3.430.2024_-_subvencao_guarda_mirim_e_co-catedral.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção social a Guarda Mirim Boinas Verde Escola de Aprendiz de Coronel Fabriciano e a Co-Catedral de São Sebastião de Coronel Fabriciano/MG e dá outras providências.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2167/pl-3.431.2024_-_aluguel_social.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2167/pl-3.431.2024_-_aluguel_social.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Aluguel Social no âmbito do Município de Coronel Fabriciano e dá outras providências.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2168/pl-3.432.2024_-_desafetacao_de_bem_publico.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2168/pl-3.432.2024_-_desafetacao_de_bem_publico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de bens públicos e autoriza o Poder Executivo a promover a doação com encargo, para fins de regularização, bens imóveis do patrimônio público municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2169/pl-3.433.2024_-_cessao_de_uso_copasa.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2169/pl-3.433.2024_-_cessao_de_uso_copasa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar a Cessão de Uso de área pública à Companhia de Saneamento de Minas Gerais - Copasa/MG para implantação de rede sanitária DN 150 mm que servirá ao sistema de esgotamento sanitário do bairro Nova Fabriciano.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2170/pl-3.434.2024_-_abertura_de_credito_adicional_co-catedral.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2170/pl-3.434.2024_-_abertura_de_credito_adicional_co-catedral.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial na Lei Orçamentária Anual do exercício financeiro de 2024, Lei nº 4.533 de 15 de dezembro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>Cria cargos de provimento efetivo no Município de Coronel Fabriciano/MG a serem preenchidos por concurso público, e dá outras providências.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2177/pl-3436-dispoe_sobre_repasse_a_lidecel_-_executivo_municipal.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2177/pl-3436-dispoe_sobre_repasse_a_lidecel_-_executivo_municipal.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre o repasse de contribuição à Liga Desportiva de Coronel Fabriciano (LIDECEL) e dá outras providências."</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>PAULINHO</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público, no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2198/pl-3439-_revisao_ppa_-_executivo.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2198/pl-3439-_revisao_ppa_-_executivo.doc</t>
   </si>
   <si>
     <t>Dispõe sobre alteração, da Lei nº 4.405 de 13 de dezembro de 2021 - Plano Plurianual de Ação Governamental - PPAG 2022/2025, altera as prioridades previstas no art. 3º da lei nº 4.562 de 28 de junho de 2024 - Lei de Diretrizes Orçamentárias para o exercício de 2025 e contém outras providências.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2199/pl-3.440-_projeto_lei_loa_2025_oficial_-_orcamento.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2199/pl-3.440-_projeto_lei_loa_2025_oficial_-_orcamento.pdf</t>
   </si>
   <si>
     <t>Estima a receita e Fixa a Despesa do Município de Coronel Fabriciano para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>Altera a denominação de rua no bairro São Vicente no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de denominação de logradouro público no bairro Morada do Vale, e dá outras providências.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial na Lei Orçamentária Anual do exercício financeiro de 2024, Lei nº 4.553 de 15 de dezembro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2231/pl-3444_-_pj._lei-mesa_diretora-altera_estrutura_gabinetes_vereadores-lei_4.153-2017.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2231/pl-3444_-_pj._lei-mesa_diretora-altera_estrutura_gabinetes_vereadores-lei_4.153-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alterações na Lei Municipal nº 4.153/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>Dispõe sobre Doação de Bem Móvel à Polícia Militar do Estado de Minas Gerais - PMMG.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2234/pl-3446_-_pj._lei-mesa_diretora-altera_estrutura_administrativa-lei_4.153-2017-mmm.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2234/pl-3446_-_pj._lei-mesa_diretora-altera_estrutura_administrativa-lei_4.153-2017-mmm.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre alterações na Lei Municipal n.º 4.153/2017 e dá outras providências.”</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei Municipal Nº 3.404, de 21 de maio de 2008, e dá outras providências</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2236/pl-3448_-__majoracao_de_percentual_loa2024_26_11_2024_-_executivo_municipal.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2236/pl-3448_-__majoracao_de_percentual_loa2024_26_11_2024_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a majoração do percentual de suplementação nos termos da Lei n.º 4.533 de 15 de dezembro de 2023, Lei Orçamentária Anual e dá_x000D_
 outras providências”.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2237/pl-___________________________utilidade_publica_associacao_bairro_pedreira.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2237/pl-___________________________utilidade_publica_associacao_bairro_pedreira.doc</t>
   </si>
   <si>
     <t>“Declara de Utilidade Pública, a Associação dos Moradores do bairro Pedreira - AMBP”.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2238/pl-3450_-_altera_ldo_2025_-_executivo_municipal.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2238/pl-3450_-_altera_ldo_2025_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração da Lei N° 4.562 de 28 de junho de 2024 – Lei de Diretrizes Orçamentárias para o exercício financeiro de 2025, promovendo a substituição de anexos e contém outras providências”.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>Reconhece e afeta bem de uso comum do povo a Rua no bairro Nova Tijuca, no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da "Escola Municipal Rodrigo Barros Freitas" neste município e dá outras providências.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
@@ -760,72 +760,72 @@
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Diploma do Embaixador da Paz a Senhora Maria Bernadete Teixeira Cirino.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>Concede o Título de Honra ao Mérito a Dra. Thaiza Hollanda Mendes Menezes.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2106/pr_1458_-__cidadao_honorario__celestino_castro_-_ramon_amaral.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2106/pr_1458_-__cidadao_honorario__celestino_castro_-_ramon_amaral.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Honorária ao Senhor Celestino Castro e Coelho.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>"Concede Cidadania Honorária ao Senhor Jeferson Augusto."</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2118/pr________________-__cidadao_honorario___carlos_alberto_serra_negra_______-ronilson.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2118/pr________________-__cidadao_honorario___carlos_alberto_serra_negra_______-ronilson.doc</t>
   </si>
   <si>
     <t>“Concede Título de Cidadania Honorária ao Senhor Carlos Alberto Serra Negra”.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de  Medalha Zumbi dos Palmares ao Senhor William Barbosa Rabelo".</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Medalha Jovens Notórios ao senhor Victor Fagner Silva.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
@@ -847,51 +847,51 @@
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Honorária ao Dr. Cayo Jean de Souza Nêdes.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>Concede Diploma do Mérito Desportivo ao Senhor Rafael Trigueiro.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2146/pr_1467_-__cidadao_honorario__fabbricio_pereira_-_luciano_lugao.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2146/pr_1467_-__cidadao_honorario__fabbricio_pereira_-_luciano_lugao.doc</t>
   </si>
   <si>
     <t>“Concede Título de Cidadania Honorária ao Tenente Coronel Fabrício Pereira Silva”.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>BETO CAVALEIRO, CRISTIANO DO CAIS, Dr. Sandro, Lincoln Drumond Soares Neto, Lucimar do Salão, PAULINHO, REGINALDO MESSIAS DA SILVA, RONILSON BURRINHO, Ramon Amaral, Ronaldo dos Santos Barbosa - Ronaldinho, Sivanilton Quintanilha, THIAGO LUCAS</t>
   </si>
   <si>
     <t>Altera-se o Regimento Interno da Câmara Municipal de Coronel Fabriciano e dá outras providências.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>Concede Título de cidadania Honorária ao Senhor Joaquim Alexandre de Noronha.</t>
   </si>
@@ -928,51 +928,51 @@
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Legislativo ao Senhor Douglas Prado Barbosa.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito a Liga de Desportos do Vale do Aço.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2187/pr-1475_-_cidadania_honoraria_-_maria_de_lourdes_bretas_silva_-_ronaldinho.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2187/pr-1475_-_cidadania_honoraria_-_maria_de_lourdes_bretas_silva_-_ronaldinho.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadania Honorária a Senhora Maria de Lourdes Bretas Silva.”</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>Concede Medalha Rodrigo Neto ao comunicador Edmar Moreira.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Diploma do Embaixador da Paz o Pastor Brunno Sá.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
@@ -997,63 +997,63 @@
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Senhor José Maria Facundes.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>Concede Diploma do Mérito Legislativo ao Senhor José Rubens Soares.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>Lucimar do Salão</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2196/pr_1482-_horna_ao_merito-_tatiane_tacila_de_oliveira_alves_-_vereadora_lucimar.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2196/pr_1482-_horna_ao_merito-_tatiane_tacila_de_oliveira_alves_-_vereadora_lucimar.doc</t>
   </si>
   <si>
     <t>“Concede Diploma de Honra ao Mérito à Sra. Tatiane Tacila de Oliveira Alves”.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2197/pr_1483-__merito_legislativo-_luzimar_-_vereadora_lucimar.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2197/pr_1483-__merito_legislativo-_luzimar_-_vereadora_lucimar.doc</t>
   </si>
   <si>
     <t>“Concede Medalha do Mérito Legislativo ao Sra. Luzimar Aparecida dos Santos.”</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Legislativo ao Senhor Geraldo Firme de Araújo.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>Concede Medalha de Superação ao Senhor Reginaldo dos Santos Barbosa.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
@@ -1105,51 +1105,51 @@
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>Concede Título de cidadania Honorária ao Dr. Edicliverton Braz Alves Pereira.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>Missionário Ney Oliveira</t>
   </si>
   <si>
     <t>Concede Diploma do Mérito Desportivo ao Senhor Diogo Silvestre Ribeiro.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2209/pr_1493_-_horna_ao_merito_-_lugao.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2209/pr_1493_-_horna_ao_merito_-_lugao.doc</t>
   </si>
   <si>
     <t>“Concede Diploma de Honra ao Mérito ao Senhor Peter Laranjo Silva”.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Legislativo a José da Mata Sanches.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Honorária a Antônio Alves Neto.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
@@ -1216,51 +1216,51 @@
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>Concede Medalha de Superação ao Pastor Rinaldo Costa Rodrigues.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Senhor Vitor Prado.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2229/pr_1505-__diploma_do_embaixador_da_paz_serjao_-_bernadete-_lugao.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2229/pr_1505-__diploma_do_embaixador_da_paz_serjao_-_bernadete-_lugao.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Diploma Serjão do CASIB de Embaixador da Paz e do Social, a Senhora Maria Bernadete Teixeira Cirino.”</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>“Altera dispositivos do Regimento Interno da Câmara Municipal de Coronel Fabriciano e dá outras providências.”</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>Concede Diploma do Mérito Desportivo ao Senhor Rafael Antônio Lopes Pontes.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
@@ -1273,51 +1273,51 @@
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Diploma Serjão do CASIB de Embaixador da Paz e do Social ao Senhor Jorge Luiz Ferreira.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>“Estabelece as diretrizes para atuação do Agente de Contratação e da Equipe de Apoio, o funcionamento da Comissão de Contratação e a atuação dos Gestores e Fiscais de Contratos, de que trata a Lei Nacional nº. 14.133, de 1º de abril de 2021, no âmbito do Poder Legislativo Municipal e dá outras providências.”</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2248/pr-00000-_transferencia_da_sede_-_mesa_diretora.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2248/pr-00000-_transferencia_da_sede_-_mesa_diretora.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre transferência provisória da sede da Câmara Municipal”.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Requer a realização de audiência Pública para discutir os temas mencionados no Requerimento.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>Requer seja marcada Audiência Pública para tratar do seguinte tema: Vagas de estacionamento na Praça da Estação.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
@@ -1459,51 +1459,51 @@
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Requer seja encaminhada "Moção de Aplausos" ao 3º Sargento da Polícia Militar, Senhor Evandro Paulo Souza, auxiliar da sessão administrativa do 58º BPM, pelo excelente trabalho prestados à comunidade.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Requer "Moção de Aplausos" ao Comandante do 58º BPM Tenente Coronel Fabrício Pereira Silva, pelo excelente trabalho prestados à comunidade.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2107/requerimento_n_0___.2024_-_cnm__chapa_1_-_independente.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2107/requerimento_n_0___.2024_-_cnm__chapa_1_-_independente.doc</t>
   </si>
   <si>
     <t>Requer “MOÇÃO de APLAUSOS” para a CHAPA  INDEPENDENTE, vencedora das eleições da CNM – Confederação Nacional de Municípios, gestão 2024 a 2027.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Requer Moção de aplausos a Renovação Carismática Católica de Coronel Fabriciano,</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Requer Moção de aplausos ao Sr. Pároco Pe. José Cláudio Teixeira, pelos belos realizados durante anos na Paróquia São Sebastião.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
@@ -2170,67 +2170,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2078/pl-3.399-__recomposicao_salarial_servidores_municipais.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2081/pl-3.401_-_pj_lei-fixa_remuneracao_prefeito_e_demais_agentes-mmm.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2086/pl-3405-_-_altera_a_lei_4.524_2023__premiacao_festival-gospel-executivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2087/pl-3.406_-_denomina_centro_de_operacoes_urbanas_srgt._daniel._executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2100/pl-3.408-_cargo_de_auxiliar_de_enfermagem_para_tecnico_em_enfermagem.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2104/pl-3.409_-_denominacao_de_logradouro_belvedere-_lugao__rua__odail_da_silva_rezende.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2105/pl-3.410_-_projeto_de_lei_denomina_viaduto_pastor_jose_alves_pimentel.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2130/pl-3.416_-__pagamento_adicional_agente_de_endeminas_-_executivo.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2148/projeto_de_lei_denomina_maternidade_dramaria_de_fatima.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2151/pl-3.422-_institui_e_oficilaiza_o_hino_oficial_do_municpio_-_luciano_lugao.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2152/pl-3.423_-_pj_lei-vereador_thiago_lucas-conselho_protecao_animais-alteracao_1_correto.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2158/pj_lei-vereador_thiago_lucas-hospital_veterinario_municipal.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2159/pj_lei-vereador_thiago_lucas-maus-tratos_e_abandono_de_animais.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2162/pl-3.426.2024_-_indenizacao_familias_desabrigadas_areas_de_risco.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2163/pl-3.427.2024_-_fundo_municipal_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2164/pl-3.428.2024_-_politica_municipal_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2165/pl-3.429.2024_-_dispoe_sobre_o_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2166/pl-3.430.2024_-_subvencao_guarda_mirim_e_co-catedral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2167/pl-3.431.2024_-_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2168/pl-3.432.2024_-_desafetacao_de_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2169/pl-3.433.2024_-_cessao_de_uso_copasa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2170/pl-3.434.2024_-_abertura_de_credito_adicional_co-catedral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2177/pl-3436-dispoe_sobre_repasse_a_lidecel_-_executivo_municipal.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2198/pl-3439-_revisao_ppa_-_executivo.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2199/pl-3.440-_projeto_lei_loa_2025_oficial_-_orcamento.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2231/pl-3444_-_pj._lei-mesa_diretora-altera_estrutura_gabinetes_vereadores-lei_4.153-2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2234/pl-3446_-_pj._lei-mesa_diretora-altera_estrutura_administrativa-lei_4.153-2017-mmm.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2236/pl-3448_-__majoracao_de_percentual_loa2024_26_11_2024_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2237/pl-___________________________utilidade_publica_associacao_bairro_pedreira.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2238/pl-3450_-_altera_ldo_2025_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2106/pr_1458_-__cidadao_honorario__celestino_castro_-_ramon_amaral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2118/pr________________-__cidadao_honorario___carlos_alberto_serra_negra_______-ronilson.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2146/pr_1467_-__cidadao_honorario__fabbricio_pereira_-_luciano_lugao.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2187/pr-1475_-_cidadania_honoraria_-_maria_de_lourdes_bretas_silva_-_ronaldinho.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2196/pr_1482-_horna_ao_merito-_tatiane_tacila_de_oliveira_alves_-_vereadora_lucimar.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2197/pr_1483-__merito_legislativo-_luzimar_-_vereadora_lucimar.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2209/pr_1493_-_horna_ao_merito_-_lugao.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2229/pr_1505-__diploma_do_embaixador_da_paz_serjao_-_bernadete-_lugao.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2248/pr-00000-_transferencia_da_sede_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2107/requerimento_n_0___.2024_-_cnm__chapa_1_-_independente.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2078/pl-3.399-__recomposicao_salarial_servidores_municipais.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2081/pl-3.401_-_pj_lei-fixa_remuneracao_prefeito_e_demais_agentes-mmm.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2086/pl-3405-_-_altera_a_lei_4.524_2023__premiacao_festival-gospel-executivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2087/pl-3.406_-_denomina_centro_de_operacoes_urbanas_srgt._daniel._executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2100/pl-3.408-_cargo_de_auxiliar_de_enfermagem_para_tecnico_em_enfermagem.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2104/pl-3.409_-_denominacao_de_logradouro_belvedere-_lugao__rua__odail_da_silva_rezende.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2105/pl-3.410_-_projeto_de_lei_denomina_viaduto_pastor_jose_alves_pimentel.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2130/pl-3.416_-__pagamento_adicional_agente_de_endeminas_-_executivo.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2148/projeto_de_lei_denomina_maternidade_dramaria_de_fatima.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2151/pl-3.422-_institui_e_oficilaiza_o_hino_oficial_do_municpio_-_luciano_lugao.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2152/pl-3.423_-_pj_lei-vereador_thiago_lucas-conselho_protecao_animais-alteracao_1_correto.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2158/pj_lei-vereador_thiago_lucas-hospital_veterinario_municipal.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2159/pj_lei-vereador_thiago_lucas-maus-tratos_e_abandono_de_animais.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2162/pl-3.426.2024_-_indenizacao_familias_desabrigadas_areas_de_risco.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2163/pl-3.427.2024_-_fundo_municipal_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2164/pl-3.428.2024_-_politica_municipal_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2165/pl-3.429.2024_-_dispoe_sobre_o_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2166/pl-3.430.2024_-_subvencao_guarda_mirim_e_co-catedral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2167/pl-3.431.2024_-_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2168/pl-3.432.2024_-_desafetacao_de_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2169/pl-3.433.2024_-_cessao_de_uso_copasa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2170/pl-3.434.2024_-_abertura_de_credito_adicional_co-catedral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2177/pl-3436-dispoe_sobre_repasse_a_lidecel_-_executivo_municipal.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2198/pl-3439-_revisao_ppa_-_executivo.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2199/pl-3.440-_projeto_lei_loa_2025_oficial_-_orcamento.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2231/pl-3444_-_pj._lei-mesa_diretora-altera_estrutura_gabinetes_vereadores-lei_4.153-2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2234/pl-3446_-_pj._lei-mesa_diretora-altera_estrutura_administrativa-lei_4.153-2017-mmm.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2236/pl-3448_-__majoracao_de_percentual_loa2024_26_11_2024_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2237/pl-___________________________utilidade_publica_associacao_bairro_pedreira.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2238/pl-3450_-_altera_ldo_2025_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2106/pr_1458_-__cidadao_honorario__celestino_castro_-_ramon_amaral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2118/pr________________-__cidadao_honorario___carlos_alberto_serra_negra_______-ronilson.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2146/pr_1467_-__cidadao_honorario__fabbricio_pereira_-_luciano_lugao.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2187/pr-1475_-_cidadania_honoraria_-_maria_de_lourdes_bretas_silva_-_ronaldinho.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2196/pr_1482-_horna_ao_merito-_tatiane_tacila_de_oliveira_alves_-_vereadora_lucimar.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2197/pr_1483-__merito_legislativo-_luzimar_-_vereadora_lucimar.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2209/pr_1493_-_horna_ao_merito_-_lugao.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2229/pr_1505-__diploma_do_embaixador_da_paz_serjao_-_bernadete-_lugao.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2248/pr-00000-_transferencia_da_sede_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2024/2107/requerimento_n_0___.2024_-_cnm__chapa_1_-_independente.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H183"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="231.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="164.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="164" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>