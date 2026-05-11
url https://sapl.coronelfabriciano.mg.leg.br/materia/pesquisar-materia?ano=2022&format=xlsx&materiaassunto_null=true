--- v0 (2025-12-25)
+++ v1 (2026-05-11)
@@ -54,162 +54,162 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA A LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1432/proposta_no_46_-__reajuste_vereadores.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1432/proposta_no_46_-__reajuste_vereadores.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivos da Lei Orgânica do Município de Coronel Fabriciano e dá outras providências.”</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1586/proposta_emenda_lei_organica_no_47.2022_-_sapl.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1586/proposta_emenda_lei_organica_no_47.2022_-_sapl.pdf</t>
   </si>
   <si>
     <t>Estabelece regras do Recurso Próprio de Previdência Social do Município de Coronel Fabriciano de acordo com a Emenda Constitucional nº 103 de 2019.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1612/proposta_no_48.2022_-_altera_art._53_v_e_vi.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1612/proposta_no_48.2022_-_altera_art._53_v_e_vi.pdf</t>
   </si>
   <si>
     <t>Altera o art. 53, V e VI, da Lei Orgânica  Municipal.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1433/pl_3.234-_rrecompoe_as_perdas_inflacionarias_relativas__executivo_municipal.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1433/pl_3.234-_rrecompoe_as_perdas_inflacionarias_relativas__executivo_municipal.doc</t>
   </si>
   <si>
     <t>“Recompõe as perdas inflacionárias relativas ao ano de 2021 aos Servidores Públicos Municipais de Coronel Fabriciano/MG e dá outras providências”.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>Nélio do Abacaxi</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 4411/2021 que "Dispõe sobre o rateio das sobras do Fundeb para complemento constitucional da remuneração dos profissionais da Educação Básica em efetivo exercício".</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>THIAGO LUCAS</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1436/pl-3.236-__dispoe_sobre_a_criacao_do_conselho_municipal_de_protecao_e_defesa_dos_animais_de__coronel_fabricinao_-thiago.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1436/pl-3.236-__dispoe_sobre_a_criacao_do_conselho_municipal_de_protecao_e_defesa_dos_animais_de__coronel_fabricinao_-thiago.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Proteção e Defesa dos Animais de Coronel Fabriciano/MG - CPDA e do Fundo Municipal de Proteção e Defesa dos Animais - FPDA e dá outras providências.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>Ronaldo dos Santos Barbosa - Ronaldinho</t>
   </si>
   <si>
     <t>Institui a suspensão e isenção temporária de água, esgoto, IPTU, luz no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
     <t>ZEZINHO DO SINTTROCEL</t>
   </si>
   <si>
     <t>Institui o Dia Municipal dos Protetores e Cuidadores de Animais no Município de Coronel Fabriciano/MG e dá outras providências.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1441/pl-3.239-_dispoe_sobre_a_vedacao_a_cargos_efetivos_ou_em_comissao_empregos_e_funcoes_publicas_no_muniicpio_-_zezinho.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1441/pl-3.239-_dispoe_sobre_a_vedacao_a_cargos_efetivos_ou_em_comissao_empregos_e_funcoes_publicas_no_muniicpio_-_zezinho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação a cargos efetivos ou em comissão, empregos e funções públicas no Município de Coronel Fabriciano/MG, nos casos que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>Cria o programa "Empresa Amiga do Esporte e do Lazer" no Município de Coronel Fabriciano/MG.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>PAULINHO</t>
   </si>
   <si>
     <t>Dispõe sobre a inserção de mensagem informativa na contracapa do carnê do IPTU, a especificação dos contribuintes que tem direito a isenção do tributo e dá outras providências.</t>
   </si>
@@ -219,831 +219,831 @@
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>Altera a Lei nº 4.405 de 13 de dezembro de 2021 que dispõe sobre o Plano Plurianual de Ação Governamental - PPAG para o período de 2022 a 2025, altera a Lei nº 4.374 de 21 de junho de 2021, que dispõe sobre as diretrizes para elaboração da Lei Orçamentária do exercício financeiro de 2022 e, autoriza a abertura de crédito especial na Lei Orçamentária Anual do exercício financeiro de 2022, Lei nº 4.406 de 13 de dezembro de 2021 e contém outras providências.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>Altera a Lei nº 4.405 de 13 de dezembro de 2021 que dispõe sobre o Plano Plurianual de Ação Governamental - PPAG para o período de 2022 a 2025, altera a Lei n° 4.374 de 21 de junho de 2021, que dispõe sobre as Diretrizes para elaboração da Lei Orçamentária do exercício financeiro de 2022 e, autoriza a abertura de crédito especial na Lei Orçamentária Anual do exercício financeiro de 2022, Lei n° 4.406 de 13 de dezembro de 2021 e contém outras providências.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>RONILSON BURRINHO</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1458/pl-3.244-__altera_lei_n_3.228_-_ronilson.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1458/pl-3.244-__altera_lei_n_3.228_-_ronilson.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 3.228, de 20 de abril de 2002.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
     <t>"Altera a Lei n° 4.405 de 13 de dezembro de 2021 que dispõe sobre o Plano Plurianual de Ação Governamental - PPAG para o período de 2022 a 2025, altera a Lei n° 4.374 de 21 de junho de 2021, que dispõe sobre as Diretrizes para elaboração da Lei Orçamentária do exercício financeiro de 2022 e, autoriza a abertura de crédito especial na Lei Orçamentária Anual do exercício financeiro de 2022, Lei n° 4.406 de 13 de dezembro de 2021 e contém outras providências".</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Instituto de Saúde Zélia Ferreira.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1463/pl-3.247-_projeto_de_lei_n_3.247.2022.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1463/pl-3.247-_projeto_de_lei_n_3.247.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de bens públicos e autoriza o Poder Executivo a alienar bens imóveis do patrimônio municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>BETO CAVALEIRO</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público, no âmbito do Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>Dispensa a obrigatoriedade de utilização de máscara ou cobertura facial sobre o nariz e a boca em ambientes abertos.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de denominação de logradouro público, no âmbito do Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n° 4.311, de 29 de maio de 2020.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1478/pl-3.252-___revoga_lei_municipal_no_4.413.2002.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1478/pl-3.252-___revoga_lei_municipal_no_4.413.2002.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n° 4.413/2022 e recompõe as perdas inflacionárias relativas ao ano de 2021 aos Servidores Públicos Municipais de Coronel Fabriciano/MG e dá outras providências.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1479/pl-3.253-___autoriza_a_concessao_de_sebvencao_social.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1479/pl-3.253-___autoriza_a_concessao_de_sebvencao_social.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de subvenção social."</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouro público no Bairro Centro, no  Município de Coronel e dá outras providências.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Educação Ambiental nas escolas da rede municipal.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1498/pl-3.256-___projeto_maos_dadas_-_executivo_revoga_lei_4.401.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1498/pl-3.256-___projeto_maos_dadas_-_executivo_revoga_lei_4.401.doc</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Município de Coronel Fabriciano para aderir ao Projeto Mãos Dadas do Estado de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>Institui no âmbito do município de Coronel Fabriciano, garantias midiáticas gratuitas para divulgação dos Direitos das Mulheres em relação a denúncia de violência doméstica e dá outras providências.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do conceito de "Smart Cities" - Cidades Inteligentes, no Município de Coronel Fabriciano, e dá outras providências.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>Institui no âmbito do município de Coronel Fabriciano a Semana da Consciência sobre Educação Financeira e Empreendedorismo.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1512/pl-_3.260_-_ldo_00001_apostila_pldo_2023.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1512/pl-_3.260_-_ldo_00001_apostila_pldo_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária Anual do exercício financeiro de 2023 e dá outras providências".</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1522/projeto_de_lei_n_3.261_-_executivo_lidecel.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1522/projeto_de_lei_n_3.261_-_executivo_lidecel.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a contribuir com a Liga Desportiva de Coronel Fabriciano - LIDECEL, e dá outras providências."</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1531/projeto_de_lei_n_3.263_-_executivo_-_cessao_e_permuta_servidores_publicos.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1531/projeto_de_lei_n_3.263_-_executivo_-_cessao_e_permuta_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>"Regulamenta o procedimento de cessão e de permuta de servidores públicos do Município de Coronel Fabriciano a outros órgãos do Poder Executivo, Legislativo e/ou Judiciário, da União, Estados ou Municípios, e dá outras providências."</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>MILTINHO DO SACOLÃO</t>
   </si>
   <si>
     <t>"Extingue vagas, coloca em extinção cargos da Estrutura Administrativa do Poder Legislativo, altera a Lei Municipal nº 4.139/2017 e a Lei Municipal nº 4.153/2017, e dá outras providências".</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>Institui no âmbito do município de Coronel fabriciano, o programa "cidade vigiada" e autoriza ao Poder Executivo Municipal a conceder desconto no Imposto Predial e Territorial Urbano - IPTU às empresas e munícipes que instalarem câmeras de videomonitoramento e dá outras providências.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Saúde do Coração no âmbito do Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Coronel fabriciano o Programa "Adote um Bicicletário" e dá outras providências.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1542/pl-3268_-_dispoe_sobre_o_sevico_de_inspecao_sanitaria_e_industrial_-_executivo.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1542/pl-3268_-_dispoe_sobre_o_sevico_de_inspecao_sanitaria_e_industrial_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Serviço de Inspeção Sanitária e Industrial de produtos de origem animal no Município de Coronel Fabriciano - SIM,  e dá outras providências.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
     <t>Lincoln Drumond Soares Neto</t>
   </si>
   <si>
     <t>Inclui o Dia Municipal do Nascituro no calendário de comemorações oficiais de Coronel Fabriciano/MG.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1574/pl-3.270_-_altera_ppa_ldo__executivo.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1574/pl-3.270_-_altera_ppa_ldo__executivo.pdf</t>
   </si>
   <si>
     <t>“Altera a lei n° 4.405 de 13 de dezembro de 2021 que dispõe sobre o Plano Plurianual de Ação Governamental – PPAG para o período de 2022 a 2025, altera a Lei n° 4.374 de 21 de junho de 2021, que dispõe sobre as Diretrizes para elaboração da lei Orçamentária do exercício financeiro de 2022 e, autoriza a abertura de crédito especial na Lei Orçamentária Anual do exercício financeiro de 2022, Lei n° 4.406 de 13 de dezembro de 2021 e contém outras providências."</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>Missionário Ney Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1577/pl-3.271_-_altera_lei_n_3.531.2010_-_missionario_ney.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1577/pl-3.271_-_altera_lei_n_3.531.2010_-_missionario_ney.doc</t>
   </si>
   <si>
     <t>Que adiciona o § 4º ao art.34, da Lei nº 3.531/2010 e dá outras providências.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1578/pl-3.272_-_denominacao_logradouro_-_beto_cavaleiro.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1578/pl-3.272_-_denominacao_logradouro_-_beto_cavaleiro.doc</t>
   </si>
   <si>
     <t>Altera a denominação da Rua A, para Rua João Justo de Arruda, no Cocais de Baixo - Baixada das Arrudas, no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1579/pl-3.273_-_denominacao_de_logradouro_-_beto_cavaleiro.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1579/pl-3.273_-_denominacao_de_logradouro_-_beto_cavaleiro.doc</t>
   </si>
   <si>
     <t>Altera a denominação da Rua B, para Rua José Maria de Arruda, no Cocais de Baixo - Baixada dos Arrudas, no município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1588/pl-_3.274.2022_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1588/pl-_3.274.2022_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 4.405 de 13 de dezembro de 2021 eu dispõe sobre o Plano Plurianual de Ação Governamental – PPAG para o período de 2022 a 2025, altera a Lei n° 4.374 de 21 de junho de 2021, que dispõe sobre as Diretrizes para elaboração da Lei Orçamentária do exercício financeiro de 2022 e, autoriza a abertura de crédito especial na Lei Orçamentária Anual do exercício financeiro de 2022, Lei n° 4.406 de 13 de dezembro de 2021 e contém outras providências.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1589/pl-_3.275.2022_-_insitui_regime_proprio_de_previdencia_social.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1589/pl-_3.275.2022_-_insitui_regime_proprio_de_previdencia_social.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do Município de Coronel Fabriciano; fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência previsto no art. 40 da Constituição Federal; autoriza a adesão a plano de benefícios de previdência complementar e dá outras providências.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>ADRIANO MARTINS DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1591/pl-3.276_-_denominacao_praca_professora_adenise_aparecida_martins-_adriano.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1591/pl-3.276_-_denominacao_praca_professora_adenise_aparecida_martins-_adriano.doc</t>
   </si>
   <si>
     <t>Dá denominação de Praça Professora Adenise Aparecida Martins, a praça que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1592/pl-3.277-_cria_cargos_main_e_mapd.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1592/pl-3.277-_cria_cargos_main_e_mapd.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos de Monitor de Apoio a Infância (MAIN) e Monitor de Apoio à Pessoa com Deficiência (MAPD), altera suas atribuições e dá outras providências.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1599/pl-3.278_-_pj_lei-mesa_diretora-extingue_cargos-lei_no._4.139-2017-mmm.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1599/pl-3.278_-_pj_lei-mesa_diretora-extingue_cargos-lei_no._4.139-2017-mmm.pdf</t>
   </si>
   <si>
     <t>Extingue vagas, coloca em extinção cargos da Estrutura Administrativa do Poder Legislativo, altera a Lei Municipal nº 4.139/2017 e a Lei Municipal nº 4.153/2017, e dá outras providências.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1600/pl-3.279_-_pj._lei-controladoria_interna-mesa_diretora.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1600/pl-3.279_-_pj._lei-controladoria_interna-mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Controladoria Interna da Câmara Municipal de Coronel Fabriciano e dá outras providências.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1601/pl-3.280_prefixo_2_denomina_predio_publico.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1601/pl-3.280_prefixo_2_denomina_predio_publico.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação de Prédio Público no município de Coronel Fabriciano “Escola Municipal Reverendo Mário dos Santos.”</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1613/pl-3.281_-_abertura_de_credito_adicional_-_parque_linear.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1613/pl-3.281_-_abertura_de_credito_adicional_-_parque_linear.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar na Lei Orçamentária Anual do exercício financeiro de 2022, Lei nº 4.406 de 13 de dezembro de 2021 e contém outras providências.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade de divulgar lista que contenha a relação atualizada dos medicamentos disponíveis na rede municipal de saúde, no site oficial do município e nas dependências das unidades que compõem a rede municipal de saúde.”</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1626/pl-3.283_-_majoracao_do_perc._de_suplementacao_lei_4.406_loa_executivo.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1626/pl-3.283_-_majoracao_do_perc._de_suplementacao_lei_4.406_loa_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre majoração do percentual de suplementação nos termos da Lei nº 4.406 de 13 de dezembro de 2021, Lei Orçamentária e dá outras providências</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1627/pl-3.284-_revoga_lei_municipal_3.996_executivo.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1627/pl-3.284-_revoga_lei_municipal_3.996_executivo.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 3.996, de 16 abril de 2015.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.531, de 20 de maio de 2010, que dispõe sobre a Política Municipal de atendimento dos Direitos da Criança e do Adolescente e dá outras providências"</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>Cria a "Escola de Governo" no âmbito do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1642/pl-3.287.2022_-_direito_na_escola_thiago_lucas.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1642/pl-3.287.2022_-_direito_na_escola_thiago_lucas.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da ciência do direito como tema complementar nas atividades escolares da rede pública de ensino.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>Lucimar do Salão</t>
   </si>
   <si>
     <t>Cria a política de direito da mulher a ter um acompanhante nos estabelecimentos públicos e privados de saúde no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1654/pl-3.289-_estima_a_receita_e_fixa_a_despesa_orcamento_-__executivo_municipal.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1654/pl-3.289-_estima_a_receita_e_fixa_a_despesa_orcamento_-__executivo_municipal.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e Fixa a Despesa do Município de Coronel Fabriciano para o exercício financeiro de 2023"</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1680/pl-3.290_-_parcelamento_ocupacao_e_uso_do_solo_revoga_lei_4298_lei_4354_-_executivo.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1680/pl-3.290_-_parcelamento_ocupacao_e_uso_do_solo_revoga_lei_4298_lei_4354_-_executivo.doc</t>
   </si>
   <si>
     <t>Regulamenta sobre o Parcelamento, Ocupação e Uso do solo de Coronel Fabriciano; revoga a Lei nº  4298 de 18 de março de 2.020 e a Lei nº 4354 de 22 de fevereiro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1670/pl-3.291_-_codigo_de_posturas_-_executivo_municipal.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1670/pl-3.291_-_codigo_de_posturas_-_executivo_municipal.doc</t>
   </si>
   <si>
     <t>Institui o novo código que contém as medidas do poder de polícia administrativa do Município de Coronel Fabriciano e dá outras providências.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1671/pl-3.292_-_plano_diretor_-_executivo_municipal.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1671/pl-3.292_-_plano_diretor_-_executivo_municipal.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Diretor do Município de Coronel Fabriciano e dá outras providências.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1672/pl-3.293_-_dispoe_sobre_o_condominio_de_lotes_urbano_condominio_em_chacaras_executivo.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1672/pl-3.293_-_dispoe_sobre_o_condominio_de_lotes_urbano_condominio_em_chacaras_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Condomínio de Lotes Urbano, Condomínio em Chácaras e Condomínio Industrial no Município de Coronel Fabriciano e dá outras providências.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1673/pl-3.294_-_codigo_de_obras.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1673/pl-3.294_-_codigo_de_obras.docx</t>
   </si>
   <si>
     <t>Institui o Código de Obras do Município de Coronel Fabriciano e dá outras providências.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>LUGÃO</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da nova sede da Secretaria de Governança de Obras e Frotas no bairro Nova Fabriciano neste município.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>LUGÃO, Missionário Ney Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1678/pl-3.296_-__ponte_lugao.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1678/pl-3.296_-__ponte_lugao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público no âmbito do Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>Institui o Código de Ética do Agente Público Municipal e da alta Administração Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1682/pl-3.298_-_denominacao_centro_de_especialidade_medica_lugao.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1682/pl-3.298_-_denominacao_centro_de_especialidade_medica_lugao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Centro de Especialidade Médica - CEM neste Município.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração de denominação de rua, no âmbito do Município de Coronel Fabriciano."</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1685/pl-3.301_-__prioridade_de__atendimento_advogados_-_adriano_martins.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1685/pl-3.301_-__prioridade_de__atendimento_advogados_-_adriano_martins.pdf</t>
   </si>
   <si>
     <t>Estabelece prioridade de atendimento em repartições públicas municipais a Advogados em exercício da função.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>MARCELO SOARES DE ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1686/pl-3.302_-_vendedores_ambulante.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1686/pl-3.302_-_vendedores_ambulante.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o comércio ambulante ou eventual.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1688/pl-3.303_-_alteracao_da_lei_4.405._2021_ppag_ldo.2023.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1688/pl-3.303_-_alteracao_da_lei_4.405._2021_ppag_ldo.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração, da Lei nº 4.405 de 13 de dezembro de 2021 - Plano Plurianual de Ação Governamental - PPAG 2022/2025, altera as prioridades previstas no art. 3º da Lei nº 4.434 de 09 de junho de 2022 - Lei de Diretrizes orçamentárias para o exercício de 2023 e contém outras providências.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1689/pl-3.304_-_alteracao_da_lei_4.431._2022.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1689/pl-3.304_-_alteracao_da_lei_4.431._2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 4.434 de 09 de junho de 2022 - Lei de Diretrizes Orçamentárias para o exercício financeiro de 2023 promovendo a substituição de anexos e contém outras providências.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1690/pl-3.305_-_alteracao_da_lei_no_4.281_desafetacao-_executivo_municipal.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1690/pl-3.305_-_alteracao_da_lei_no_4.281_desafetacao-_executivo_municipal.doc</t>
   </si>
   <si>
     <t>"Altera a Lei nº 4.281, de 18 de novembro de 2019, que Dispõe sobre a desafetação de área pública e dá outras providências,"</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1692/pl-3.306_-gratuidade_-__executivo_municipal.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1692/pl-3.306_-gratuidade_-__executivo_municipal.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o Auxílio Emergencial à Gratuidade dos Idosos no Transporte Público Coletivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1693/pl__3.307_-_credito_especial_auxilio_emergencial_gratuidade_transporte_idoso_assinado.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1693/pl__3.307_-_credito_especial_auxilio_emergencial_gratuidade_transporte_idoso_assinado.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei nº 4.405 de 13 de dezembro de 2021 que dispõe sobre o Plano Plurianual de Ação Governamental - PPAG para o período de 2022 a 2025, altera a Lei nº 4.374 de 21 de junho de 2021, que dispõe sobre as Diretrizes para elaboração da Lei Orçamentária do exercício financeiro de 2022 e, autoriza a abertura de crédito especial na Lei Orçamentária Anual do exercício financeiro de 2022, Lei nº 4.406 de 13 de dezembro de 2021 e contém outras providências”.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção social ao Centro de Assistência Social e Incentivo ao Bem - CASIB e Projeto Social Caravana da Paz e dá outras providências.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>Dispõe sobre mudança de denominação de logradouro público no Bairro Alto Giovaninni e implantação de CEP na referida Rua do Município.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>Dispõe sobre o sistema de Controle Interno do Poder Executivo do Município de Coronel Fabriciano-SCI,  e dá outras providências."</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1587/plc-_002.2022.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1587/plc-_002.2022.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Regime Próprio de Previdência Social do Município, institui a autarquia Instituto de Previdência dos Servidores Públicos do Município de Coronel Fabriciano – PREVCEL e dá outras providências.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1679/plc-_003.2022_-_altera_codigo_tributario_-_executivo_municipal.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1679/plc-_003.2022_-_altera_codigo_tributario_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar nº 010, de 29 de dezembro de 2021 - Código tributário Municipal e dá outras providências."</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1431/pr_1309.2022_altera_regimento_interno.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1431/pr_1309.2022_altera_regimento_interno.doc</t>
   </si>
   <si>
     <t>“Altera dispositivos do Regimento Interno da Câmara Municipal de Coronel Fabriciano e dá outras providências.”</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>Susta os efeitos do inciso III do art. 2º do Decreto sem número, do Executivo Municipal, que "Regulamenta a Lei Municipal n. 4411/2021, que dispõe sobre o rateio das sobras do Fundeb para complemento constitucional da remuneração dos profissionais da Educação Básica em efetivo exercício".</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Honorária ao Senhor Dalton Loredo de Paulo.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
@@ -1152,51 +1152,51 @@
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Legislativo ao Senhor Laudenir Vieira Rodrigues.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>Concede Medalha Zumbi dos Palmares a Sra. Edna Imaculada Inácio de Oliveira.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1573/pr-1325_-_cidadao_honorario_romeu_zema_-_miltinho_do_sacolao.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1573/pr-1325_-_cidadao_honorario_romeu_zema_-_miltinho_do_sacolao.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Honorária ao Governador Romeu Zema Neto.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>Concede Diploma do Embaixador da Paz ao Senhor Gerson Alves da Silva.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Honorária ao Senhor Geraldo Magela do Carmo.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
@@ -1209,225 +1209,225 @@
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>"Concede Diploma de Mérito Desportivo ao Senhor Wagmar Silvestres de Souza".</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>"Concede Diploma de Honra ao Mérito  ao Senhor Mauro Lupciano Batista".</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1631/pr-1331_-_cidadao_honorario_professor_jaime_toledo_-_missionario_ney.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1631/pr-1331_-_cidadao_honorario_professor_jaime_toledo_-_missionario_ney.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Honorária ao Professor Jaime Tolentino Miranda Neto".</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Dr. Alexsander Esteves Palmeira.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>Concede título de Cidadania Honorária ao Senhor Alcides de Arruda Silva.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>Concede Medalha Jovens Notórios a Senhora Letícia de Oliveira Leocádio.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>Concede Medalha de Superação ao Senhor Davi Lopes de Souza.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1655/pr-1336-_medalha_de_superacao_ao_senhor_pablo_cardoso_-_zezinho_do_sinttrocel.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1655/pr-1336-_medalha_de_superacao_ao_senhor_pablo_cardoso_-_zezinho_do_sinttrocel.doc</t>
   </si>
   <si>
     <t>Concede Medalha de Superação ao Senhor Pablo Cardoso.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1656/pr-1337-_rodrigo_neto_roberto_nogueiral_-_zezinho_do_sinttrocel.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1656/pr-1337-_rodrigo_neto_roberto_nogueiral_-_zezinho_do_sinttrocel.doc</t>
   </si>
   <si>
     <t>Concede Medalha Rodrigo Neto ao Senhor Roberto Nogueira.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1657/pr-1338-_titulo_cidadania_honoraria_juvenal_-_zezinho_do_sinttrocel.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1657/pr-1338-_titulo_cidadania_honoraria_juvenal_-_zezinho_do_sinttrocel.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Honorária ao Senhor Juvenal Martins.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1658/pr-1339-_titulo_diploma_de_honra_ao_merito_elida_-_zezinho_do_sinttrocel.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1658/pr-1339-_titulo_diploma_de_honra_ao_merito_elida_-_zezinho_do_sinttrocel.doc</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito a Sra. Elida de Souza Cândido.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Honorária ao Senhor Humberto José Nunes Bastos.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1662/resolucao_1314-__dispoe_sobre_julgamento_da_prestacao_de_contas.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1662/resolucao_1314-__dispoe_sobre_julgamento_da_prestacao_de_contas.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o julgamento da Prestação de Contas da Prefeitura Municipal de Coronel Fabriciano, relativa ao ano de 2020”.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>REGINALDO MESSIAS DA SILVA</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Honorária ao Senhor Jacy Augusto Ferreira.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>Concede o Diploma de Embaixadora da Paz a Sra. Lourdes Aparecida Custódio da Silva.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1668/pr-1344-_cidadao_honorario_erico_oliveira_soares_-_thiago_lucas.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1668/pr-1344-_cidadao_honorario_erico_oliveira_soares_-_thiago_lucas.docx</t>
   </si>
   <si>
     <t>“Concede Título de Cidadania Honorária ao Senhor Érico Oliveira Soares.”</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1667/pr-1345_-_cidadao_honorario___-_ronaldinho.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1667/pr-1345_-_cidadao_honorario___-_ronaldinho.doc</t>
   </si>
   <si>
     <t>“Concede Título de Cidadania Honorária ao Senhor Carlindo Vasconcelos dos Santos”.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Legislativo ao Senhor André Silva Moura.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1425/mocao_de_aplausos_boutique_1.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1425/mocao_de_aplausos_boutique_1.doc</t>
   </si>
   <si>
     <t>Requer Moção de aplausos a Boutique Stephany Paula, pelo excelente serviço prestado em destaque aos clientes em Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Cabo da Polícia Militar Senhor Wesley Moreira Domingues,</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Terceiro Sargento da Policia Militar Alexsandro Gomes Garcia,</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Terceiro Sargento da Policia Militar Márcio Alves Silva,</t>
   </si>
@@ -1443,51 +1443,51 @@
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Primeiro Sargento da Policia Militar Marco Aurélio Laborne Filho,</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Requer a suspensão temporária de água, luz, esgoto, IPTU, visando reparar de imediato os danos sofridos pelas famílias fabricianenses em decorrência das chuvas.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1439/requerimento_no_08.2022_-_mocao_de_aplausos_-_ronilson_evelton.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1439/requerimento_no_08.2022_-_mocao_de_aplausos_-_ronilson_evelton.pdf</t>
   </si>
   <si>
     <t>Requer seja enviada “Moção de Aplausos” a treinadora Euzinete Reis, pelos brilhantes serviços prestados ao Vale do Aço, como treinadora e atleta, e que hoje integra a comissão técnica no Sul-Americano de Marcha Atlética.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Requer seja enviada Moção de Aplausos a Waninho's Barbearia, pelo excelente serviço prestado no Município.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Requer Moção de aplausos ao Senhor Sebastião Catarina da Silva, pela dedicação e empenho no trabalho realizado no Transporte Coletivo de Passageiros de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
@@ -1653,51 +1653,51 @@
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Requer Moção de aplausos ao Senhor Ziller Neves Vieira, pela dedicação e empenho no trabalho realizado no Transporte Intermunicipal.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Requer marcar audiência pública para tratar do tem: Assuntos relacionados à fiscalização do cuidado com os idosos no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1480/requerimento_no_31._reginaldo.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1480/requerimento_no_31._reginaldo.docx</t>
   </si>
   <si>
     <t>Requer Moção de aplausos à Cantina Caseira, pelo excelente trabalho prestado em Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Requer Moção de aplausos à Moto Way, pelo excelente trabalho prestado em Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Requer Moção de aplausos para o Senhor Filipe silva Pereira, pelo belíssimo trabalho realizado com servidor público em Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
@@ -1872,63 +1872,63 @@
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Requer seja marcada audiência pública para discutir sobre a Campanha de enfrentamento ao abuso e exploração infantil e outros assuntos relacionados.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos  ao senhor João da bateria, pelos relevantes serviços prestados,</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1520/requerimento_no_56.2022_-_mocao_de_aplausos_-_reginaldo.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1520/requerimento_no_56.2022_-_mocao_de_aplausos_-_reginaldo.doc</t>
   </si>
   <si>
     <t>Requer moção de aplausos ao Dr. Cayo Nêdes pelo seu profissionalismo como médico psiquiatra, cuidando da saúde mental daqueles que necessitam,obrigado por fazer a diferença em nossa cidade.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1521/requerimento_no_57.2022_-_mocao_de_aplausos_-_reginaldo.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1521/requerimento_no_57.2022_-_mocao_de_aplausos_-_reginaldo.doc</t>
   </si>
   <si>
     <t>Requer “MOÇÃO de APLAUSOS, para MERCEARIA E SACOLÃO DO MANCHETA situada no bairro São Domingos. São 44 anos de um excelente trabalho dedicados a esta empresa com atendimento de  excelência  ao cliente  obrigado por fazer a diferença em nossa cidade.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Requer seja enviada Moção de Aplausos ao Salão Capixaba Unissex, hoje sob a direção do Sr. Paulo Cesar Ribeiro.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Requer seja enviada Moção de Aplausos ao Senhor Douglas de Oliveira pela qualidade e prestação de serviços ao nosso Município.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
@@ -2229,51 +2229,51 @@
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Requer, seja encaminhada "Moção de Aplausos" a Maria Soares de Almeida, pela dedicação e empenho na obra do Senhor, no Círculo de Oração.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Requer, seja encaminhada "Moção de Aplausos" a Ana Maria Teixeira, pela dedicação e empenho na obra do Senhor, no Círculo de Oração.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1590/requerimento_audiencia_publica_prevcel.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1590/requerimento_audiencia_publica_prevcel.pdf</t>
   </si>
   <si>
     <t>Requer a realização de uma Audiência Pública para debatermos sobre os projetos de lei referentes à Reforma do RPPS/PREVCEL, ora enviado pelo Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Requer, seja encaminhada "Moção de Aplausos" a Ki-Peças e Ferramentas pelo atendimento e dedicação aos clientes da nossa cidade.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Requer, seja encaminhada "Moção de Aplausos" ao Laudenir Vieira Rodrigues, pelo excelente trabalho prestado na Prefeitura de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
@@ -2370,87 +2370,87 @@
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Requer "Moção de Aplausos" a Senhora Maria das Graças, pela dedicação e empenho na Obra do Senhor, na Igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Requer "Moção de Aplausos" ao Senhor Francisco Tomé, pelos relevantes serviços no município de Coronel Fabriciano, gerando emprego e renda.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>RONILSON BURRINHO, BETO CAVALEIRO, LUGÃO, MILTINHO DO SACOLÃO</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1635/requerimento_no_110.2022_-_mocao_de_aplausos_-_ronilson_deputado_domingos_savio.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1635/requerimento_no_110.2022_-_mocao_de_aplausos_-_ronilson_deputado_domingos_savio.pdf</t>
   </si>
   <si>
     <t>Requer "Moção de Aplausos" ao Deputado Domingos Sávio, reeleito Deputado Federal nas eleições 2022.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1636/requerimento_no_110.2022_-_mocao_de_aplausos_-_ronilson_deputado_domingos_savio.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1636/requerimento_no_110.2022_-_mocao_de_aplausos_-_ronilson_deputado_domingos_savio.pdf</t>
   </si>
   <si>
     <t>Requerem, seja enviada "Moção de Aplausos" ao Deputado Tito Torres, reeleito Deputado Estadual nas eleições 2022.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1647/mocao_de_aplausos__alyne_alves_bicalho_da_cunha.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1647/mocao_de_aplausos__alyne_alves_bicalho_da_cunha.doc</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos a Alyne Alves Bicalho da Cunha, pela dedicação e empenho na obra de Deus.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1648/requerimento_no_113._reginaldo__talita_giordana_almeida.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1648/requerimento_no_113._reginaldo__talita_giordana_almeida.doc</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos a Talita Giordana Almeida, pela dedicação e empenho na obra de Deus.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos para AMBP (Associação de moradores bairro Pedreira) pelo excelentíssimo serviço prestado para toda comunidade.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos para  Elena Maria Bonfá pelos seus 35 anos de educadora e excelente trabalho na instituição de ensino de qualidade, com aprendizagem, em nossa cidade de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
@@ -2580,105 +2580,105 @@
   <si>
     <t>Indica sinalização Tanto vertical quanto horizontal nas ruas Dom Oscar e Dom Marcos no Bairro São Domingos.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>Indica colocação de placas com nomes das ruas em toda a Cidade de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>Indica asfaltamento da Rua Dona Olinda, no Bairro Santa Inês, com Bairro Pedra Linda.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a Construção de Muros de Contenção e Proteção nas cabeceiras da ponte sobre o ribeirão Caladão, na Rua São José, que fará ligação entre os bairros Júlia Kubitschek e Santo Elói.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1605/indicacao_no_08.2022_-_sentido_unico_bairro_silvio_pereira_i.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1605/indicacao_no_08.2022_-_sentido_unico_bairro_silvio_pereira_i.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a promover algumas alterações no Trânsito de veículos para Rua Jaguaraçu Bairro Silvio Pereira I, de mão dupla para Sentido Único, restringindo trânsito para Veículos Longos e Pesados na via.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1606/indicacao_no_09.2022_-_lombada_bairro_silvio_pereira_i.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1606/indicacao_no_09.2022_-_lombada_bairro_silvio_pereira_i.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a instalação de lombadas na Rua Jaguaraçu e Avenida Minas Gerais no Bairro Silvio Pereira I.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1607/indicacao_no_10.2022_-_iluminacao_publica_bairro_silvio_pereira_i_3.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1607/indicacao_no_10.2022_-_iluminacao_publica_bairro_silvio_pereira_i_3.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, para Implementação de Iluminação Pública, no espaço ao lado da nova Praça e atrás do campo de futebol do Bairro Silvio Pereira I.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1608/indicacao_no_11.2022_-_iluminacao_publica_bairro_judith_bhering_1.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1608/indicacao_no_11.2022_-_iluminacao_publica_bairro_judith_bhering_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, para Implementação de Iluminação Pública, para Rua Coríntios no Bairro Judith Bhering.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1609/indicacao_no_12.2022_-_quadra_esportiva_silvio_pereira_i_1.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1609/indicacao_no_12.2022_-_quadra_esportiva_silvio_pereira_i_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a fazer uso do espaço público, contemplando com uma Quadra Poli Esportiva, na Rua Ouro Branco (Antiga Rua 3), frente ao nº 134 no Bairro Sílvio Pereira I.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1610/indicacao_no_13.2022_-_praca_publica_bairro_sao_domingos_3.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1610/indicacao_no_13.2022_-_praca_publica_bairro_sao_domingos_3.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a fazer uso do espaço público, contemplando com uma Praça Pública, na Rua Sempre Viva, no Bairro São Domingos.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1611/indicacao_no_14.2022_-_iluminacao_publica_bairro_manoel_maia_1.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1611/indicacao_no_14.2022_-_iluminacao_publica_bairro_manoel_maia_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, para Implementação de Iluminação Pública, na Rua Deuteronômio, após a Praça Maracanã e localizada atrás do campo de futebol do Bairro Manoel Maia.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, realizar uma obra de drenagem na Rua Nico Roque, frente ao nº 528 no Bairro Júlia Kubitschek.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, patrolamento para Rua Bartira no Bairro Pedreira.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a pavimentação complementar para Rua 8 (oito), no Bairro Júlia Kubitschek.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
@@ -3045,67 +3045,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1432/proposta_no_46_-__reajuste_vereadores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1586/proposta_emenda_lei_organica_no_47.2022_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1612/proposta_no_48.2022_-_altera_art._53_v_e_vi.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1433/pl_3.234-_rrecompoe_as_perdas_inflacionarias_relativas__executivo_municipal.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1436/pl-3.236-__dispoe_sobre_a_criacao_do_conselho_municipal_de_protecao_e_defesa_dos_animais_de__coronel_fabricinao_-thiago.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1441/pl-3.239-_dispoe_sobre_a_vedacao_a_cargos_efetivos_ou_em_comissao_empregos_e_funcoes_publicas_no_muniicpio_-_zezinho.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1458/pl-3.244-__altera_lei_n_3.228_-_ronilson.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1463/pl-3.247-_projeto_de_lei_n_3.247.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1478/pl-3.252-___revoga_lei_municipal_no_4.413.2002.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1479/pl-3.253-___autoriza_a_concessao_de_sebvencao_social.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1498/pl-3.256-___projeto_maos_dadas_-_executivo_revoga_lei_4.401.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1512/pl-_3.260_-_ldo_00001_apostila_pldo_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1522/projeto_de_lei_n_3.261_-_executivo_lidecel.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1531/projeto_de_lei_n_3.263_-_executivo_-_cessao_e_permuta_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1542/pl-3268_-_dispoe_sobre_o_sevico_de_inspecao_sanitaria_e_industrial_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1574/pl-3.270_-_altera_ppa_ldo__executivo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1577/pl-3.271_-_altera_lei_n_3.531.2010_-_missionario_ney.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1578/pl-3.272_-_denominacao_logradouro_-_beto_cavaleiro.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1579/pl-3.273_-_denominacao_de_logradouro_-_beto_cavaleiro.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1588/pl-_3.274.2022_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1589/pl-_3.275.2022_-_insitui_regime_proprio_de_previdencia_social.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1591/pl-3.276_-_denominacao_praca_professora_adenise_aparecida_martins-_adriano.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1592/pl-3.277-_cria_cargos_main_e_mapd.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1599/pl-3.278_-_pj_lei-mesa_diretora-extingue_cargos-lei_no._4.139-2017-mmm.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1600/pl-3.279_-_pj._lei-controladoria_interna-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1601/pl-3.280_prefixo_2_denomina_predio_publico.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1613/pl-3.281_-_abertura_de_credito_adicional_-_parque_linear.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1626/pl-3.283_-_majoracao_do_perc._de_suplementacao_lei_4.406_loa_executivo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1627/pl-3.284-_revoga_lei_municipal_3.996_executivo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1642/pl-3.287.2022_-_direito_na_escola_thiago_lucas.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1654/pl-3.289-_estima_a_receita_e_fixa_a_despesa_orcamento_-__executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1680/pl-3.290_-_parcelamento_ocupacao_e_uso_do_solo_revoga_lei_4298_lei_4354_-_executivo.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1670/pl-3.291_-_codigo_de_posturas_-_executivo_municipal.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1671/pl-3.292_-_plano_diretor_-_executivo_municipal.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1672/pl-3.293_-_dispoe_sobre_o_condominio_de_lotes_urbano_condominio_em_chacaras_executivo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1673/pl-3.294_-_codigo_de_obras.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1678/pl-3.296_-__ponte_lugao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1682/pl-3.298_-_denominacao_centro_de_especialidade_medica_lugao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1685/pl-3.301_-__prioridade_de__atendimento_advogados_-_adriano_martins.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1686/pl-3.302_-_vendedores_ambulante.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1688/pl-3.303_-_alteracao_da_lei_4.405._2021_ppag_ldo.2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1689/pl-3.304_-_alteracao_da_lei_4.431._2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1690/pl-3.305_-_alteracao_da_lei_no_4.281_desafetacao-_executivo_municipal.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1692/pl-3.306_-gratuidade_-__executivo_municipal.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1693/pl__3.307_-_credito_especial_auxilio_emergencial_gratuidade_transporte_idoso_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1587/plc-_002.2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1679/plc-_003.2022_-_altera_codigo_tributario_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1431/pr_1309.2022_altera_regimento_interno.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1573/pr-1325_-_cidadao_honorario_romeu_zema_-_miltinho_do_sacolao.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1631/pr-1331_-_cidadao_honorario_professor_jaime_toledo_-_missionario_ney.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1655/pr-1336-_medalha_de_superacao_ao_senhor_pablo_cardoso_-_zezinho_do_sinttrocel.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1656/pr-1337-_rodrigo_neto_roberto_nogueiral_-_zezinho_do_sinttrocel.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1657/pr-1338-_titulo_cidadania_honoraria_juvenal_-_zezinho_do_sinttrocel.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1658/pr-1339-_titulo_diploma_de_honra_ao_merito_elida_-_zezinho_do_sinttrocel.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1662/resolucao_1314-__dispoe_sobre_julgamento_da_prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1668/pr-1344-_cidadao_honorario_erico_oliveira_soares_-_thiago_lucas.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1667/pr-1345_-_cidadao_honorario___-_ronaldinho.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1425/mocao_de_aplausos_boutique_1.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1439/requerimento_no_08.2022_-_mocao_de_aplausos_-_ronilson_evelton.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1480/requerimento_no_31._reginaldo.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1520/requerimento_no_56.2022_-_mocao_de_aplausos_-_reginaldo.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1521/requerimento_no_57.2022_-_mocao_de_aplausos_-_reginaldo.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1590/requerimento_audiencia_publica_prevcel.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1635/requerimento_no_110.2022_-_mocao_de_aplausos_-_ronilson_deputado_domingos_savio.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1636/requerimento_no_110.2022_-_mocao_de_aplausos_-_ronilson_deputado_domingos_savio.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1647/mocao_de_aplausos__alyne_alves_bicalho_da_cunha.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1648/requerimento_no_113._reginaldo__talita_giordana_almeida.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1605/indicacao_no_08.2022_-_sentido_unico_bairro_silvio_pereira_i.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1606/indicacao_no_09.2022_-_lombada_bairro_silvio_pereira_i.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1607/indicacao_no_10.2022_-_iluminacao_publica_bairro_silvio_pereira_i_3.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1608/indicacao_no_11.2022_-_iluminacao_publica_bairro_judith_bhering_1.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1609/indicacao_no_12.2022_-_quadra_esportiva_silvio_pereira_i_1.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1610/indicacao_no_13.2022_-_praca_publica_bairro_sao_domingos_3.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1611/indicacao_no_14.2022_-_iluminacao_publica_bairro_manoel_maia_1.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1432/proposta_no_46_-__reajuste_vereadores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1586/proposta_emenda_lei_organica_no_47.2022_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1612/proposta_no_48.2022_-_altera_art._53_v_e_vi.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1433/pl_3.234-_rrecompoe_as_perdas_inflacionarias_relativas__executivo_municipal.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1436/pl-3.236-__dispoe_sobre_a_criacao_do_conselho_municipal_de_protecao_e_defesa_dos_animais_de__coronel_fabricinao_-thiago.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1441/pl-3.239-_dispoe_sobre_a_vedacao_a_cargos_efetivos_ou_em_comissao_empregos_e_funcoes_publicas_no_muniicpio_-_zezinho.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1458/pl-3.244-__altera_lei_n_3.228_-_ronilson.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1463/pl-3.247-_projeto_de_lei_n_3.247.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1478/pl-3.252-___revoga_lei_municipal_no_4.413.2002.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1479/pl-3.253-___autoriza_a_concessao_de_sebvencao_social.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1498/pl-3.256-___projeto_maos_dadas_-_executivo_revoga_lei_4.401.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1512/pl-_3.260_-_ldo_00001_apostila_pldo_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1522/projeto_de_lei_n_3.261_-_executivo_lidecel.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1531/projeto_de_lei_n_3.263_-_executivo_-_cessao_e_permuta_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1542/pl-3268_-_dispoe_sobre_o_sevico_de_inspecao_sanitaria_e_industrial_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1574/pl-3.270_-_altera_ppa_ldo__executivo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1577/pl-3.271_-_altera_lei_n_3.531.2010_-_missionario_ney.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1578/pl-3.272_-_denominacao_logradouro_-_beto_cavaleiro.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1579/pl-3.273_-_denominacao_de_logradouro_-_beto_cavaleiro.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1588/pl-_3.274.2022_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1589/pl-_3.275.2022_-_insitui_regime_proprio_de_previdencia_social.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1591/pl-3.276_-_denominacao_praca_professora_adenise_aparecida_martins-_adriano.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1592/pl-3.277-_cria_cargos_main_e_mapd.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1599/pl-3.278_-_pj_lei-mesa_diretora-extingue_cargos-lei_no._4.139-2017-mmm.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1600/pl-3.279_-_pj._lei-controladoria_interna-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1601/pl-3.280_prefixo_2_denomina_predio_publico.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1613/pl-3.281_-_abertura_de_credito_adicional_-_parque_linear.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1626/pl-3.283_-_majoracao_do_perc._de_suplementacao_lei_4.406_loa_executivo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1627/pl-3.284-_revoga_lei_municipal_3.996_executivo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1642/pl-3.287.2022_-_direito_na_escola_thiago_lucas.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1654/pl-3.289-_estima_a_receita_e_fixa_a_despesa_orcamento_-__executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1680/pl-3.290_-_parcelamento_ocupacao_e_uso_do_solo_revoga_lei_4298_lei_4354_-_executivo.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1670/pl-3.291_-_codigo_de_posturas_-_executivo_municipal.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1671/pl-3.292_-_plano_diretor_-_executivo_municipal.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1672/pl-3.293_-_dispoe_sobre_o_condominio_de_lotes_urbano_condominio_em_chacaras_executivo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1673/pl-3.294_-_codigo_de_obras.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1678/pl-3.296_-__ponte_lugao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1682/pl-3.298_-_denominacao_centro_de_especialidade_medica_lugao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1685/pl-3.301_-__prioridade_de__atendimento_advogados_-_adriano_martins.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1686/pl-3.302_-_vendedores_ambulante.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1688/pl-3.303_-_alteracao_da_lei_4.405._2021_ppag_ldo.2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1689/pl-3.304_-_alteracao_da_lei_4.431._2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1690/pl-3.305_-_alteracao_da_lei_no_4.281_desafetacao-_executivo_municipal.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1692/pl-3.306_-gratuidade_-__executivo_municipal.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1693/pl__3.307_-_credito_especial_auxilio_emergencial_gratuidade_transporte_idoso_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1587/plc-_002.2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1679/plc-_003.2022_-_altera_codigo_tributario_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1431/pr_1309.2022_altera_regimento_interno.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1573/pr-1325_-_cidadao_honorario_romeu_zema_-_miltinho_do_sacolao.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1631/pr-1331_-_cidadao_honorario_professor_jaime_toledo_-_missionario_ney.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1655/pr-1336-_medalha_de_superacao_ao_senhor_pablo_cardoso_-_zezinho_do_sinttrocel.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1656/pr-1337-_rodrigo_neto_roberto_nogueiral_-_zezinho_do_sinttrocel.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1657/pr-1338-_titulo_cidadania_honoraria_juvenal_-_zezinho_do_sinttrocel.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1658/pr-1339-_titulo_diploma_de_honra_ao_merito_elida_-_zezinho_do_sinttrocel.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1662/resolucao_1314-__dispoe_sobre_julgamento_da_prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1668/pr-1344-_cidadao_honorario_erico_oliveira_soares_-_thiago_lucas.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1667/pr-1345_-_cidadao_honorario___-_ronaldinho.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1425/mocao_de_aplausos_boutique_1.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1439/requerimento_no_08.2022_-_mocao_de_aplausos_-_ronilson_evelton.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1480/requerimento_no_31._reginaldo.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1520/requerimento_no_56.2022_-_mocao_de_aplausos_-_reginaldo.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1521/requerimento_no_57.2022_-_mocao_de_aplausos_-_reginaldo.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1590/requerimento_audiencia_publica_prevcel.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1635/requerimento_no_110.2022_-_mocao_de_aplausos_-_ronilson_deputado_domingos_savio.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1636/requerimento_no_110.2022_-_mocao_de_aplausos_-_ronilson_deputado_domingos_savio.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1647/mocao_de_aplausos__alyne_alves_bicalho_da_cunha.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1648/requerimento_no_113._reginaldo__talita_giordana_almeida.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1605/indicacao_no_08.2022_-_sentido_unico_bairro_silvio_pereira_i.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1606/indicacao_no_09.2022_-_lombada_bairro_silvio_pereira_i.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1607/indicacao_no_10.2022_-_iluminacao_publica_bairro_silvio_pereira_i_3.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1608/indicacao_no_11.2022_-_iluminacao_publica_bairro_judith_bhering_1.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1609/indicacao_no_12.2022_-_quadra_esportiva_silvio_pereira_i_1.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1610/indicacao_no_13.2022_-_praca_publica_bairro_sao_domingos_3.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2022/1611/indicacao_no_14.2022_-_iluminacao_publica_bairro_manoel_maia_1.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H271"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="64.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="200" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="199.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>