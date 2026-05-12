--- v0 (2025-12-25)
+++ v1 (2026-05-12)
@@ -54,339 +54,339 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA A LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/</t>
   </si>
   <si>
     <t>"Altera à Lei Orgânica do Município de Coronel Fabriciano, de acordo com a Emenda Constitucional Nº 103/2019".</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>BETO CAVALEIRO</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/937/pl-3.140-_doulas.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/937/pl-3.140-_doulas.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a permissão da presença de "doulas" sempre que solicitado pela parturiente nas maternidades, hospitais, casas de parto e demais estabelecimentos de saúde públicos ou privados no âmbito do Município de Coronel Fabriciano e dá outras providências."</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/938/pl-_3.141-_menor_aprendiz.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/938/pl-_3.141-_menor_aprendiz.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de percentual das vagas de emprego para inserção de menores aprendizes nas empresas que prestam serviço terceirizados para o Município de Coronel Fabriciano e dá outras providências.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/945/projeto_de_lei_n_3.142.2020_-_credito_especial.docx.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/945/projeto_de_lei_n_3.142.2020_-_credito_especial.docx.doc</t>
   </si>
   <si>
     <t>"Altera a Lei nº 4.1596 de 28 de  dezembro de 2017 que dispõe sobre o Plano Plurianual para o período de 2018 a 2021, altera a Lei nº 4.312 de 30 de junho de 2020, que dispõe sobre as Diretrizes para elaboração da Lei Orçamentária de 2021 e, autoriza a abertura de crédito especial na Lei Orçamentária Anual do exercício financeiro de 2021, Lei nº 4.321 de 09 de dezembro de 2020 e contém outras providências".</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>ADRIANO MARTINS DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/946/pl-3.143_-_gratuidade_de_transporte_coletivo_60_anos_-_adriano.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/946/pl-3.143_-_gratuidade_de_transporte_coletivo_60_anos_-_adriano.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a gratuidade de transporte coletivo a idosos no Município de Coronel Fabriciano”.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/960/pl-3.144_-_altera_e_acrescenta_dispositivo_a_lei_4.298_18_de__marco_de_2020_que_instituiu_a_lei_de_parcelamento_ocupacao_e_uso_do_solo_de_coronel_fabriciano_e_da_outras_rpovidencias..doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/960/pl-3.144_-_altera_e_acrescenta_dispositivo_a_lei_4.298_18_de__marco_de_2020_que_instituiu_a_lei_de_parcelamento_ocupacao_e_uso_do_solo_de_coronel_fabriciano_e_da_outras_rpovidencias..doc</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivo à Lei 4.298, de 18 de março de 2020, que istituiu a "Lei de Parcelamento, Ocupação e Uso do Solo de Coronel Fabriciano" e dá outras providências.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/961/pl-3.145_-_altera_e_acrescenta_dispositivo_a_lei_4.299_25_de__marco_de_2020_que_instituiu_o_codigo_de_obras_do_municipio_de_coronel_fabriciano_e_da_outras_providencias.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/961/pl-3.145_-_altera_e_acrescenta_dispositivo_a_lei_4.299_25_de__marco_de_2020_que_instituiu_o_codigo_de_obras_do_municipio_de_coronel_fabriciano_e_da_outras_providencias.doc</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivo à Lei 4.299, de 25 de março de 2020, que instituiu o Código de Obras do Município de Coronel Fabriciano" e dá outras providências.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/962/pl-3.146_-_dispoe_sobre_desafetacao_de_area_publica_e_d_outras_providencias.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/962/pl-3.146_-_dispoe_sobre_desafetacao_de_area_publica_e_d_outras_providencias.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a desafetação de área pública e dá outras providências".</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/969/pl-3.147_-_altera_a_nomenclatura_do_cargo_publico_de_vigilante_previsto_na_lei_2.686.2017_-_executivo_municipal.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/969/pl-3.147_-_altera_a_nomenclatura_do_cargo_publico_de_vigilante_previsto_na_lei_2.686.2017_-_executivo_municipal.doc</t>
   </si>
   <si>
     <t>Altera a nomenclatura do cargo público de vigilante previsto na Lei nº 2.686/1997, que dispõe sobre o Plano de Carreiras Vencimentos da Prefeitura, bem como na Lei nº 4.308, de 27 de maio de 2020 que dispõe sobre a Criação e Autorização de Contratação Temporária por Tempo Limitado de Excepcional Interesse Público.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>RONILSON BURRINHO</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/975/pl-3148_-_declara_de_utilidade_publica_grupo_espirita_-_ronilson.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/975/pl-3148_-_declara_de_utilidade_publica_grupo_espirita_-_ronilson.doc</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Grupo Espírita Caminheiros de Jesus.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/982/pl-3149-_revoga_a_lei_4259_paco_municipal.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/982/pl-3149-_revoga_a_lei_4259_paco_municipal.doc</t>
   </si>
   <si>
     <t>"Revoga a Lei nº 4.259, de 30 de julho de 2019."</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>Nélio do Abacaxi</t>
   </si>
   <si>
     <t>Autoriza a vacinação prioritária de profissionais da rede municipal de educação que tenham comorbidade agravantes agravantes de COVID-19.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>Lucimar do Salão</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/987/pl-3.151-_casamento_comunitario.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/987/pl-3.151-_casamento_comunitario.docx</t>
   </si>
   <si>
     <t>Institui o" Dia do Casamento Civil Comunitário", no âmbito do Município de Coronel Fabriciano e dá outras Providências.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1000/pl-3.152-_reforma_adm_cmcf.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1000/pl-3.152-_reforma_adm_cmcf.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre alterações na Lei Municipal nº 4.153/2017 e dá outras providências."</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1001/pl-3.153-_recomposicao_correto_ipca.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1001/pl-3.153-_recomposicao_correto_ipca.docx</t>
   </si>
   <si>
     <t>Determina a recomposição da perda do poder aquisitivo da remuneração dos servidores públicos do Poder Legislativo do Município de Coronel Fabriciano/MG e dá outras providências.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1005/pl-3.154-_nelio.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1005/pl-3.154-_nelio.docx</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a assinar o protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus, medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>Lincoln Drumond Soares Neto</t>
   </si>
   <si>
     <t>Institui como atividades essencial, toda aquela necessária para o sustento pessoal e de sua família e da outras providências.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1011/pl_3.156.2021_-_reforma_administrativa_executivo.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1011/pl_3.156.2021_-_reforma_administrativa_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Organização Administrativa da Prefeitura Municipal de Coronel Fabriciano e dá outras providências.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1012/pl_3.157.2021.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1012/pl_3.157.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação de gratificação do profissional de saúde e a fixação de insalubridade no enfrentamento a pandemia COVID-19 no âmbito do município de Coronel Fabriciano/MG.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1013/pl_3.158.2021.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1013/pl_3.158.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política de convivência familiar e comunitária e dá outras providência.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1014/pl_3.159.2021.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1014/pl_3.159.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre serviços considerados essenciais no âmbito do município de Coronel Fabriciano/MG na forma decidida na ADI 6.341-STF e Decreto Federal n° 10.282 e alterações.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1015/pl-3.160-__estagio_executivo.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1015/pl-3.160-__estagio_executivo.docx</t>
   </si>
   <si>
     <t>"Altera a Lei nº 4.147 de 27 de outubro de 2017 que dispõe sobre a realização de estágio em órgãos da Administração Municipal."</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>THIAGO LUCAS</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1031/pl-3.161-_politica_municipal_trasntorno_espectro_autista_-_thiago.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1031/pl-3.161-_politica_municipal_trasntorno_espectro_autista_-_thiago.doc</t>
   </si>
   <si>
     <t>“Institui a Política Municipal de Proteção aos Direitos das Pessoas com Transtorno do Espectro Autista, e dá outras providências”.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>"Dispõe sobre o emplacamento e circulação de veículos de tração animal no âmbito do Município de Coronel Fabriciano e dá outras providências."</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>"Dispõe sobre o prazo de validade de laudo médico-pericial que atesta Trastorno do Espectro do Autismo - TEA e outras deficiências de caráter permanente para os fins que especifica."</t>
   </si>
   <si>
     <t>1043</t>
   </si>
@@ -399,390 +399,390 @@
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>Denomina Unidade de Saúde Luiza Dias Soares a UBS do Manoel Maia, no Município de Coronel Fabriciano".</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>"Altera a denominação da rua Três, para Rua B, no Bairro Contente, no Município de Coronel Fabriciano".</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1057/pl-3.167.2021-_altera_lei_4.025_agricultura_familiar_-_executivo.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1057/pl-3.167.2021-_altera_lei_4.025_agricultura_familiar_-_executivo.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei 4.025 de 18 de setembro de 2015 que instituiu a Política Municipal de Desenvolvimento Rural Sustentável da Agricultura Familiar."</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1065/pl-pj._lei_substitutivo-pj._lei_3.168-2021-reajuste_executivo.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1065/pl-pj._lei_substitutivo-pj._lei_3.168-2021-reajuste_executivo.docx</t>
   </si>
   <si>
     <t>Restitui as perdas inflacionárias relativas ao ano de 2020 aos Servidores Públicos Municipais de Coronel Fabriciano/MG e dá outras providências.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>Altera a composição do Conselho Gestor da área de Proteção Ambiental (APA) da Biquinha, criado pela lei municipal 4.337, de 28 de outubro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS FUNDEB baseado Lei Federal n° 14.113, de 25 de dezembro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a modernizar o sistema de iluminação dos campos de futebol e quadras poliesportivas trocando as luminárias existentes por lâmpadas de LED.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>Dispõe sobre a anistia de multas administrativas aplicadas durante a pandemia, sob respaldo dos decretos e leis que versem sobre as medidas sanitárias adotadas e procedimentos no enfrentamento da emergência de saúde decorrente do coronavírus e dá outras providências.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1086/pl-3.173_-_extincao_cargos_estrutura_administrativa_cmcf_-_mesa_diretora-extingue_cargos-lei_no._4.139-2017.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1086/pl-3.173_-_extincao_cargos_estrutura_administrativa_cmcf_-_mesa_diretora-extingue_cargos-lei_no._4.139-2017.docx</t>
   </si>
   <si>
     <t>Extingue vagas, coloca em extinção cargos da estrutura administrativa municipal, altera a Lei Municipal n° 4.139/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1089/pl-3.174_-_altera_lei_4.156__ppa__4.312_ldo_4.321_orcamento_-_executivo_municipal.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1089/pl-3.174_-_altera_lei_4.156__ppa__4.312_ldo_4.321_orcamento_-_executivo_municipal.docx</t>
   </si>
   <si>
     <t>“Alteração a Lei nº 4.156 de 28 de dezembro de 2017 que dispõe sobre o plano plurianual para o período de 2018 a 2021, altera a Lei nº 4.312 de 30 de junho de 2020 que dispõe sobre as Diretrizes para elaboração da Lei Orçamentária de 2021 e, autoriza a abertura de crédito especial na Lei nº 4.321 de 09 de dezembro de 2020, Lei Orçamentária Anual do exercício financeiro de 2021, e contém outras providências”.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>Ronaldo dos Santos Barbosa - Ronaldinho</t>
   </si>
   <si>
     <t>Institui o Programa de divulgação dos serviços relativos à Saúde da Mulher e dá outras providências.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de incentivo a profissão de Cuidador de Idoso e dá outras providências.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade da instalação de fossa séptica nas novas edificações no Município de Coronel Fabriciano."</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1104/pl-3.178.2021-_castramovel_-_beto_cavaleiro.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1104/pl-3.178.2021-_castramovel_-_beto_cavaleiro.doc</t>
   </si>
   <si>
     <t>Institui o programa castramóvel, veículo adaptado para prestação de serviços de castração de cães e gatos no Município de Coronel Fabriciano e dá outras providências.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1106/pl-3.179_-__denominaunidade_de_saude-__ronilson.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1106/pl-3.179_-__denominaunidade_de_saude-__ronilson.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a Denominação de Unidade de Saúde  do Bairro Amaro Lanari -  Luiz Jaques de Lima.”</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>MILTINHO DO SACOLÃO</t>
   </si>
   <si>
     <t>Regulamente a utilização de espaços públicos destinados à soltura de pipas - Pipódromo e institui e inclui no Calendário Oficial de Eventos do Município de Coronel Fabriciano o "Festival de Pipas".</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>Dr. Sandro</t>
   </si>
   <si>
     <t>Dispõe sobre o Dia do Torcedor do Social Futebol Clube e dá outras Providências.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1144/pl-3.182-__dispoe_sobre_ratificacao__protocolo_intecoes_consorcio_comdin-__executivo.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1144/pl-3.182-__dispoe_sobre_ratificacao__protocolo_intecoes_consorcio_comdin-__executivo.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a ratificação do novo Protocolo e intenções para a participação do Município de Coronel Fabriciano no Consórcio de Municípios para o Desenvolvimentismo Integrado - COMDIN  e dá outras providências".</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>LUGÃO</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1156/pl-3.183-__denominacao_de_logradouro_pubico._praca_ari_de_oliveira_sena_-_lugao.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1156/pl-3.183-__denominacao_de_logradouro_pubico._praca_ari_de_oliveira_sena_-_lugao.doc</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público neste Município."</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1160/pl-3.184_-_politica_municipal_esporte._sistema_municipal_esporte.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1160/pl-3.184_-_politica_municipal_esporte._sistema_municipal_esporte.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de esporte e Lazer de Coronel Fabriciano, institui o Sistema Municipal de Esporte e Lazer de Coronel Fabriciano, suas derivações e dá outras providências."</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>Autoriza o Município de Coronel Fabriciano a receber imóvel, a título de antecipação de área institucional a ser compensada em futuros loteamentos, inclusive a desafetação e doação ao Estado de Minas Gerais, para uso do Tribunal de Justiça do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1162/pl-3.186_-_vocabulario_lingua_portuguesa_-_lincoln.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1162/pl-3.186_-_vocabulario_lingua_portuguesa_-_lincoln.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia do direito ao aprendizado conforme as orientações do vocabulário ortográfico da língua portuguesa, para todos os estudantes de Coronel Fabriciano e dá outras providências.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>Estabelece a promoção de ações que visem à valorização das mulheres e à prevenção e combate às violência contra as mulheres, e dá outras providências."</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>PAULINHO</t>
   </si>
   <si>
     <t>"Dispõe sobre Denominação de Unidade de Saúde do Bairro Mangueiras Nelson Camilo Bento.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a promover pagamento de indenização às famílias desabrigadas de área de risco e contém outras providências".</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1188/pl-3.190.2021-__executivo.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1188/pl-3.190.2021-__executivo.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre regularização de construções, reformas e modificações ou ampliações de edificações comprovadamente existentes no Município de Coronel Fabriciano e dá outras providências.”</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>Dispõe sobre o aumento das margens consignáveis dos servidores junto as instituição financeiras em 10% (dez por cento) específicos para o cartão benefício consignado com saques emergenciais e dá outras providências.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1195/pl-3.192.2021_-_adriano.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1195/pl-3.192.2021_-_adriano.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de músicas sensuais por meio de transportes automóveis e rebocáveis qualificados e conhecidos por "Trenzinhos da Alegria" no município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>Institui o Programa Farmácia Solidária no município de Coronel Fabriciano e dá outras providências.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1201/pl-3.194.2021_-_lucimar_-_fornecimento_de_absorventes_higienicos_a_mulheres_adolescentes_e_pessoas.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1201/pl-3.194.2021_-_lucimar_-_fornecimento_de_absorventes_higienicos_a_mulheres_adolescentes_e_pessoas.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre o fornecimento de absorventes higiênicos a mulheres e adolescentes e pessoas que menstruam, em escolas, postos de saúde e outros locais de fácil acesso às que necessitam desse tipo de ajuda".</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>Institui a Campanha Agosto Lilás no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1223/pl-3.196_de_2021-_dispoe_sobre_afastamento_das_servidoras_municipais_gestantes_efetivas_contrtadas_temporarias_pandemias.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1223/pl-3.196_de_2021-_dispoe_sobre_afastamento_das_servidoras_municipais_gestantes_efetivas_contrtadas_temporarias_pandemias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o afastamento das servidoras municipais gestantes, efetivas, contratadas temporárias e ou em cargos de comissão, das atividades de trabalho presencial em razão da pandemia, no Município de Coronel Fabriciano/MG.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1224/pl-3.197_de_2021-_estabelece_cobertura_para_custeio_operacional_dos_processamento_de_consiganacoes_facultativas_na_folha_de_pagamento.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1224/pl-3.197_de_2021-_estabelece_cobertura_para_custeio_operacional_dos_processamento_de_consiganacoes_facultativas_na_folha_de_pagamento.pdf</t>
   </si>
   <si>
     <t>Estabelece cobertura para o custeio operacional do processamento de consignações facultativas na folha de pagamento e dá outras providências.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1233/pl_3.198_instiui_o_programa_adote_um_espaco_publico_no_municipio.1.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1233/pl_3.198_instiui_o_programa_adote_um_espaco_publico_no_municipio.1.pdf</t>
   </si>
   <si>
     <t>Institui o programa "Adote um espaço Público" no Município de Coronel Fabriciano/MG e dá outras providências.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a custear as despesas que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Unidade Básica de Saúde que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
@@ -852,468 +852,468 @@
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Censo de Inclusão de Pessoas com TEA - Transtorno do Espectro Autista.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Integridade e Compliance da Administração Pública Municipal de Coronel Fabriciano e dá outras providências.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1313/pl-3.210-_projeto_de_lei_-_regulamenta_nova_lei_de_licitacoes.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1313/pl-3.210-_projeto_de_lei_-_regulamenta_nova_lei_de_licitacoes.pdf</t>
   </si>
   <si>
     <t>Regulamenta aplicação do § 9° do art. 25 da Lei Federal nº 14.133, de 1° de abril de 2021 no âmbito da administração pública municipal de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>ZEZINHO DO SINTTROCEL</t>
   </si>
   <si>
     <t>Institui a gratuidade de utilização das instalações sanitárias no terminal rodoviário de Coronel Fabriciano-MG para os trabalhadores em transporte rodoviário.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1329/pl-3.212.2021_-_altera_lei_n_4.311_uso_de_mascaras_no_municipio_-_lincoln.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1329/pl-3.212.2021_-_altera_lei_n_4.311_uso_de_mascaras_no_municipio_-_lincoln.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 4.311 de 29 de maio de 2020, que dispensa o uso obrigatório de máscara em ambientes públicos e privados de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1330/pl-3.213.2021_-_altera_ldo_com_anexos-_executivo.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1330/pl-3.213.2021_-_altera_ldo_com_anexos-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei n° 4.374 de 21 de junho de 2021 - Lei de Diretrizes Orçamentárias para o exercício financeiro de 2022 promovendo a substituição de anexos e contém outras providências.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1331/pl-3.214.2021_-_ppa_-_executivo.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1331/pl-3.214.2021_-_ppa_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual de Ação Governamental - PPAG para o quadriênio de 2022-2025.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1332/pl-3.215.2021-_estima_a_receita_e_fixa_a_despesa_-_executivo_orcamento.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1332/pl-3.215.2021-_estima_a_receita_e_fixa_a_despesa_-_executivo_orcamento.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Coronel Fabriciano para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>Altera a Lei n° 2.621/2015, que institui no âmbito do sistema municipal de ensino, o Programa Escola sem Partido.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1338/pl-_3.371-_substitutivo_-vagas_idoso_rotativo_-_ramon_amaral.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1338/pl-_3.371-_substitutivo_-vagas_idoso_rotativo_-_ramon_amaral.pdf</t>
   </si>
   <si>
     <t>Institui Empreendedorismo, Educação Financeira, e Noções Direito e Cidadania como temas a serem abordados na grade curricular escolas municipais de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1342/pl-3.218.2021_-_lincoln.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1342/pl-3.218.2021_-_lincoln.doc</t>
   </si>
   <si>
     <t>Autoriza o Município de Coronel Fabriciano a proceder a cobrança de débitos de natureza tributária e não tributária, por meio de operações de cartão de débito, crédito e por meio de sistemas de pagamentos instantâneos instituídos pelo Banco Central, bem como a contratar ou credenciar empresas ou operadoras que forneço mecanismos e ferramentas para auxiliar no serviço de arrecadação por tais meios e dá outras providências.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1343/pl-3.219.2021_-_lincoln_passaporte_covid.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1343/pl-3.219.2021_-_lincoln_passaporte_covid.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da exigência de apresentação do cartão de vacinação contra a COVID-19 (passaporte covid) para acesso a locais públicos ou privados no Município de Coronel Fabriciano, e dá outras providências.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1346/pl-3220.2021_-_lei_maria_da_penha_escola_-_lucimar.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1346/pl-3220.2021_-_lei_maria_da_penha_escola_-_lucimar.doc</t>
   </si>
   <si>
     <t>“Torna obrigatória a inclusão do Conteúdo ‘Lei 11.340/2006 - Lei Maria da Penha’ - na grade curricular das unidades de ensino fundamental I e II da Rede Pública de ensino do Município de Coronel Fabriciano e dá outras providências.”</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1347/pl-3221.2021_-_telas_de_protecao_e_varandas_nas_edificacoes_-_claudiney.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1347/pl-3221.2021_-_telas_de_protecao_e_varandas_nas_edificacoes_-_claudiney.doc</t>
   </si>
   <si>
     <t>“Obriga a colocação de telas de proteção em janelas e varandas nas edificações que mencionada e dá outras providências.”</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>CERL - COMISSÃO ESPECIAL DE REVISÃO LEGAL</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1350/pl-3.222.2021_-_revogacao_expressa_leis_municipais_-_comissao_revisao_legal.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1350/pl-3.222.2021_-_revogacao_expressa_leis_municipais_-_comissao_revisao_legal.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a revogação expressa das Leis Municipais que menciona e dá outras providências.”</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1349/pl-3.223.2021_-_vagas_estacinamento_gestantes._adriano_martins.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1349/pl-3.223.2021_-_vagas_estacinamento_gestantes._adriano_martins.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de vagas de estacionamento especial para gestantes e pessoas acompanhadas de crianças de colo no âmbito do município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de Hortas Pedagógicas nas Escolas.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1354/pl-3225.2021-__autoriza_o_ingresso_no_consorcio_publico_para_defesa_e_revitalizacao_do_rio_doce_eecutivo_municipal.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1354/pl-3225.2021-__autoriza_o_ingresso_no_consorcio_publico_para_defesa_e_revitalizacao_do_rio_doce_eecutivo_municipal.doc</t>
   </si>
   <si>
     <t>Autoriza o ingresso do Município de Coronel Fabriciano no Consórcio Público para Defesa e Revitalização do Rio Doce e dá outras providências.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1360/pl-3.2262021.__projeto_maos_dadas.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1360/pl-3.2262021.__projeto_maos_dadas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Município de Coronel Fabriciano para aderir ao Projeto Mãos Dadas do Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>“Altera a Lei nº 4.156 de 28 de dezembro de 2017 que dispõe sobre o Plano Plurianual para o período de 2018 a 2021, altera a Lei nº 4.312 de 30 de junho de 2020, que dispõe sobre as Diretrizes para elaboração da Lei Orçamentária de 2019 e, autoriza a abertura de crédito especial na Lei Orçamentária Anual do exercício financeiro de 2021, Lei nº 4.321 de 09 de dezembro de 2020 e contém outras providências”.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>Altera a Lei nº 4.158/2017.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de praça pública localizada no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1419/pl-3.230_-_projeto_de_lei_fundeb70_-_fabri_.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1419/pl-3.230_-_projeto_de_lei_fundeb70_-_fabri_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o rateio das sobras do Fundeb para complemento constitucional da remuneração dos Profissionais da Educação Básica em efetivo exercício.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>Dispõe sobre a política de governança da administração pública municipal direta e autárquica e dá outras providências.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1421/pl-3.232_-_projeto_de_lei_majoracao_de_percentual.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1421/pl-3.232_-_projeto_de_lei_majoracao_de_percentual.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a majoração do percentual de suplementação nos termos da Lei n° 4.321 de 09 de dezembro de 2020, Lei Orçamentária Anual e dá outras providências.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar a que se referem os §§ 14 a 16 do art. 40 da Constituição Federal de 1988 e dá outras providências.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1345/plc-_001.2021_-_projeto_de_lei_complementar_n_001.2021.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1345/plc-_001.2021_-_projeto_de_lei_complementar_n_001.2021.pdf</t>
   </si>
   <si>
     <t>Institui a Lei Orgânica da Procuradoria Geral do Município de Coronel Fabriciano e dispõe sobre a sua organização, funcionamento e atribuições.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1404/plc-002.2021-__codigo_tributario_-_executivo_municipal.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1404/plc-002.2021-__codigo_tributario_-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código Tributário do Município de Coronel Fabriciano e dá outras providências.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema de Controle Interno do Poder Executivo do Município de Coronel Fabriciano - SCI, e dá outras providências.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/963/pr-1223_-_cidadania_honoraria_-__dr._gilmaro_alves_ferreira_-_adriano.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/963/pr-1223_-_cidadania_honoraria_-__dr._gilmaro_alves_ferreira_-_adriano.docx</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Honorária ao Dr. Gilmaro Alves Ferreira.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Legislativo ao Senhor Fabrício Ferreira de Farias.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/974/pr-1225_-_cidadania_honoraria_-_jose_marcio_gomes_pereira_-_ronaldinho.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/974/pr-1225_-_cidadania_honoraria_-_jose_marcio_gomes_pereira_-_ronaldinho.doc</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Honorária ao Senhor José Márcio Gomes Pereira".</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/983/pr-1226-__projeto_de_resolucao_-_cei_atas.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/983/pr-1226-__projeto_de_resolucao_-_cei_atas.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre o arquivamento do Processo Administrativo nº 005/2019 - Comissão Especial de Inquerimento criada pela Reslução nº 1.073/2019.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>"Concede Medalha de Superação ao Senhor Geraldo Magela Dias".</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1002/pr-1228-cidadania_honoraria_-_dr._denner_franco.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1002/pr-1228-cidadania_honoraria_-_dr._denner_franco.docx</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadania Honorária ao Dr. Denner Franco Reis”.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1003/pr-1229_-_diploma_de_honra_ao_merito_-_leticia_fernandes.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1003/pr-1229_-_diploma_de_honra_ao_merito_-_leticia_fernandes.docx</t>
   </si>
   <si>
     <t>“Concede Diploma de Honra ao Mérito a Senhora Letícia Fernandes Godinho  ”.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1004/pr-1230_-_merto_legislativo_-_leandro_xingo.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1004/pr-1230_-_merto_legislativo_-_leandro_xingo.doc</t>
   </si>
   <si>
     <t>“Concede Medalha do Mérito Legislativo ao Senhor Leandro Xingó Tenório de Oliveira”.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1032/pr-1231_-_estagio__-_mesa_diretora.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1032/pr-1231_-_estagio__-_mesa_diretora.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a realização de estágio na Câmara Municipal de Coronel Fabriciano e dá outras providências.”</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>“Disciplina a gestão das contratações no âmbito da Câmara Municipal de Coronel Fabriciano e dá outras providências.”</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1042/pr-1233_-embaixador_da_paz_arnaldo_cursage_-_lugao.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1042/pr-1233_-embaixador_da_paz_arnaldo_cursage_-_lugao.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Diploma do Embaixador da Paz ao Senhor Arnaldo Cursage Pereira.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de Diploma de Honra ao Mérito ao Senhor Douglas Prado Barbosa".</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Honorária ao Senhor Osmar Mansueto da Rocha.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
@@ -1371,75 +1371,75 @@
   <si>
     <t>Concede a Medalha do Mérito Legislativo à Sra. Tatiana Cunha Franca Alvarenga, pelos relevantes serviços prestados ao Legislativo e ao povo Fabricianense.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Honorária ao Senhor Leonardo Silveira de Castro Pires.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Senhor Everton Rodrigues Campos, neste Município.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1159/pr-1244-_merito_legislativo-_ronilson_-_carla_diney.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1159/pr-1244-_merito_legislativo-_ronilson_-_carla_diney.doc</t>
   </si>
   <si>
     <t>"Concede Medalha do Mérito Legislativo a Contadora Carla Diney Alvarenga Andrade."</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1166/pr-1245-_diploma_de_honra_ao_merito_leonardo_augusto_pires_soares_-_adriano_martins.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1166/pr-1245-_diploma_de_honra_ao_merito_leonardo_augusto_pires_soares_-_adriano_martins.docx</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Senhor Leonardo Augusto Pires Soares.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1167/pr-1246-_diploma_de_merito_desportivo_roberto_carlos_jovencio_-_adriano_martins.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1167/pr-1246-_diploma_de_merito_desportivo_roberto_carlos_jovencio_-_adriano_martins.docx</t>
   </si>
   <si>
     <t>Concede Diploma Mérito Desportivo ao Senhor Roberto Carlos Jovencio.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>Concede o Diploma Embaixador da Paz ao Pastor Ailton Carlos Antunes de Paula.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Legislativo ao Senhor João Vianei de Carvalho.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Honorária ao Senhor Manoel de Araújo Teixeira.</t>
   </si>
@@ -1515,69 +1515,69 @@
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>Missionário Ney Oliveira</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de Diploma do Embaixador da Paz ao Rev. Mário dos Santos."</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>Concede Diploma de Embaixador da Paz ao Senhor Marcone de Souza Oliveira".</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1314/pr-1262_-_projeto_de_resolucao_limite_diarias.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1314/pr-1262_-_projeto_de_resolucao_limite_diarias.pdf</t>
   </si>
   <si>
     <t>Limita o valor anual de diárias dos vereadores em R$ 1.000,00 (mil reais) e susta os efeitos das Portarias n°s 257/2019 e 275/2021, do Presidente da Câmara Municipal de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1326/pr-1263_-_projeto_de_resolucao__cidadania_honoraria_-_bolsonaroa-_lincol.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1326/pr-1263_-_projeto_de_resolucao__cidadania_honoraria_-_bolsonaroa-_lincol.doc</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Honorária ao Presidente Jair Messias Bolsonaro".</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1334/pr-1264_-_pj_resolucao-auxilio_alimentacao-mmm_-_mesa_diretora.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1334/pr-1264_-_pj_resolucao-auxilio_alimentacao-mmm_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução n° 1.161/2020, dispõe sobre a concessão de auxílio-alimentação aos servidores públicos da Câmara Municipal de Coronel Fabriciano e dá outras providências.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>"Concede Diploma de Honra ao Mérito ao Ministro Tarcísio Gomes de Freitas.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Legislativo ao Senhor Marcos Vinícius da Silva Bizarro.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>Concede Medalha de Jovens Notórios ao Senhor Pablo Henrique Oliveira.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
@@ -1629,51 +1629,51 @@
   <si>
     <t>Concede Título de Cidadania Honorária ao Senhor Said Lucca.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao mérito ao Senhor Luiz Carlos Ribeiro Magalhães".</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>Concede Medalha de Superação ao Senhor Jadson Heleno Moreira.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1373/pr-1276____-_cidadania_honoraria_jose_roberto_gariff_guimaraes-_ronilson.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1373/pr-1276____-_cidadania_honoraria_jose_roberto_gariff_guimaraes-_ronilson.doc</t>
   </si>
   <si>
     <t>“Concede Título de Cidadania Honorária ao Senhor JOSÉ ROBERTO GARIFF GUIMARÃES”.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>Concede Diploma de Honra a Mérito ao Senhor Jairson Magno Alves</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Diploma do Embaixador da Paz ao Senhor Reginaldo Rodrigues Miranda.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
@@ -1932,405 +1932,405 @@
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de Diploma do embaixador da Paz ao Pastor Geidesson Cristian Silva".</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Dr. Cayo Jean de Souza Nêdes".</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/939/requerimento_n_01.2020_-_mocao_de_aplausos_-sandro.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/939/requerimento_n_01.2020_-_mocao_de_aplausos_-sandro.doc</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos para Eletrofase Matérias Elétricos</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/940/requerimento_n_02.2020_-_mocao_de_aplausos_-sandro.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/940/requerimento_n_02.2020_-_mocao_de_aplausos_-sandro.doc</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos para Art Prime Soluções Inteligentes Em Comunicação Visual</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/941/requerimento_n_03.2020_-_mocao_de_aplausos_-sandro.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/941/requerimento_n_03.2020_-_mocao_de_aplausos_-sandro.doc</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos para Sublima</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/942/requerimento_n_04.2020_-_mocao_de_aplausos_-sandro.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/942/requerimento_n_04.2020_-_mocao_de_aplausos_-sandro.doc</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos para  Escola Up Mais.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos para o Pastor Patrick Souza.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/944/requerimento_n_06.2020_-_mocao_de_aplausos_-sandro.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/944/requerimento_n_06.2020_-_mocao_de_aplausos_-sandro.doc</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos para Eline Maria da Silveira Souza</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/947/requerimento_n_07.2021_-_prorefis_ronilson.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/947/requerimento_n_07.2021_-_prorefis_ronilson.docx</t>
   </si>
   <si>
     <t>Requer do Senhor Presidente que seja enviado correspondência ao Executivo Municipal, solicitando elaboração de um Projeto Lei que “Institui o Programa de Recuperação Fiscal – PROREFIS.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/950/requerimento_n_08.2021_-_mocao_de_aplausos_-geraldo_magela_dos_santosronaldinho.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/950/requerimento_n_08.2021_-_mocao_de_aplausos_-geraldo_magela_dos_santosronaldinho.docx</t>
   </si>
   <si>
     <t>Requer seja enviada "Moção de Aplausos" ao Sr.Geraldo Magela dos Santos, pelos relevantes serviços prestados á comunidade.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/952/requerimento_n_09.2021_-_mocao_de_aplausos_-vidracaria_mundialronaldinho.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/952/requerimento_n_09.2021_-_mocao_de_aplausos_-vidracaria_mundialronaldinho.docx</t>
   </si>
   <si>
     <t>Requer que seja enviada "Moção de Aplausos" à Vidraçaria Mundial, por ajudas a fortalecer o comercio de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/953/requerimento_n_10.2021_-_mocao_de_aplausos_-edmilson_paulo_silvaronaldinho.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/953/requerimento_n_10.2021_-_mocao_de_aplausos_-edmilson_paulo_silvaronaldinho.docx</t>
   </si>
   <si>
     <t>Requer que seja enviada "Moção de Aplausos" ao Sr. Edmilson Paulo Silva, pelos relevantes serviços prestados a comunidade em relação ao comércio.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/954/requerimento_n_11.2021_-_mocao_de_aplausos_reginaldo.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/954/requerimento_n_11.2021_-_mocao_de_aplausos_reginaldo.docx</t>
   </si>
   <si>
     <t>Requer que seja encaminhada Moção de Aplausos ao Pastor José Martins de Calais Júnior, em comemoração aos 05 anos na presidência das Assembleias de Deus - Ministério de Cel. Fabriciano e Ipatinga, pela dedicação e empenho na obra do Senhor.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos a Escola UP+, pelos relevantes serviços prestados</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos a Manuela Ferreira Sasaoka mini Miss Infantil de Coronel Fabriciano, parabéns pela conquista.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/968/requerimento_no_14.2021-reginaldo_para_pastor_paulo_de_almeida.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/968/requerimento_no_14.2021-reginaldo_para_pastor_paulo_de_almeida.docx</t>
   </si>
   <si>
     <t>Requer, seja encaminhada "Moção de aplausos" ao Pastor Paulo de Almeida Correa, dedicação e empenho na obra do Senhor, em comemoração de 25 anos da Igreja Batista nacional do Bairro:Santa Cruz.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/967/requerimento_no_15.2021-reginaldo_para_dra.luanna.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/967/requerimento_no_15.2021-reginaldo_para_dra.luanna.docx</t>
   </si>
   <si>
     <t>Requer que seja encaminhada "Moção de Aplausos" do Poder Legislativo de Coronel Fabriciano a Dra. Luanna Costa Alexandre, pela dedicação e qualidade de atendimentos médicos, pelo brilhante serviço prestado em nossa comunidade, no bairro: Recanto Verde, município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Apresenta "Moção de Aplausos" ao Empresário, Sr. Luiz Alves de Alcantara pelos relevantes serviços prestados, pela auto escola Henrique, gerando empregos e contribuindo para o desenvolvimento da nossa cidade.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Requer seja enviada "Moção de Aplausos" ao Sr. Paulo Cesar Viana, pelos excelentes trabalhos de cunho social realizados sobre sua orientação, como pastor superintendente regional das Igrejas do Evangelho Quadrangular em Coronel Fabriciano.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/977/requerimento_no_18.2021-miltinhodora_castro.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/977/requerimento_no_18.2021-miltinhodora_castro.docx</t>
   </si>
   <si>
     <t>Apresenta "Moção de Aplausos" a irmã Dora Castro, pelo belíssimo trabalho realizado com o círculo de Oração da igreja assembleia de Deus do bairro Caladinho de baixo durante 37 anos.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/978/requerimento_no_19.2021_-_thiago_lucas.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/978/requerimento_no_19.2021_-_thiago_lucas.docx</t>
   </si>
   <si>
     <t>Requer seja oficiado a ARSAE – Agência Reguladora de Serviços de Abastecimento de Água e de Esgotamento Sanitário do Estado de Minas Gerais, solicitando informações sobre o prazo previsto para as devoluções de valores aos usuários da COPASA-MG, no município de Coronel Fabriciano/MG, bem como a atualização a incidir sobre os mesmos valores.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Requer seja marcada audiência publica para tratar do seguinte tema: Substituição de hidrômetros,ar e esgoto no município de coronel fabriciano.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Requer Moção de Aplauso a Dr. Mariana Cardos Fernandes, pela dedicação e serviço prestado em nossa comunidade do bairro Recanto Verde.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Requer a criação de Comissão Especial da Revisão Legal. "Revogaço".</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/988/requerimento_no_23.2021_-_reginaldo.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/988/requerimento_no_23.2021_-_reginaldo.docx</t>
   </si>
   <si>
     <t>Requer seja encaminhada “Moção de Aplausos”, Ao Policial Cabo Reformado Sr José Gonçalves Heleno Filho,pelo os 32 anos de Trabalho e Dedicação a Nossa Cidade de Coronel  Fabriciano.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/989/requerimento_n_24.2021_-_mocao_de_aplausos_-arieane_reginaldo.doc.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/989/requerimento_n_24.2021_-_mocao_de_aplausos_-arieane_reginaldo.doc.docx</t>
   </si>
   <si>
     <t>Requer seja encaminhada “Moção de Aplausos”, para grande Profissional Studio Ariane Araújo MAKEUP,pelo ótimo serviço em nossa cidade de Coronel  Fabriciano.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/995/requerimento_n_25.2021_-_mocao_de_aplausos_-reginaldovarejao_max.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/995/requerimento_n_25.2021_-_mocao_de_aplausos_-reginaldovarejao_max.docx</t>
   </si>
   <si>
     <t>Requer seja encaminhada "Moção de Aplausos", ao Senhor Eber pereira de Andrade do VAREJÃO MAX, pelo atendimento e dedicação aos clientes, a Nossa Cidade de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/996/requerimento_n_26.2021_-_mocao_de_aplausos_-reginaldopastor_namilton_xavier.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/996/requerimento_n_26.2021_-_mocao_de_aplausos_-reginaldopastor_namilton_xavier.docx</t>
   </si>
   <si>
     <t>Requer seja envida Moção de aplausos ao Pastor Namilton Xavier, pela dedicação empenho na obra do Senhor, da igreja Ebenezer no municipio de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/994/requerimento_no_27.2021_-_reginaldo.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/994/requerimento_no_27.2021_-_reginaldo.docx</t>
   </si>
   <si>
     <t>Requer Seja enviada "Moção de Aplausos" a missionária MARIA DA GLORIA MACHADO, pela dedicação e empenho na obra do Senhor, da Igreja Ebenezer do Recanto Verde, no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Requer seja enviada "Moção de Aplausos" a Sra. Celina Horta dias, pelos relevantes serviços prestados á comunidade.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1007/requerimento_no_29.2021_-_mesa_diretora.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1007/requerimento_no_29.2021_-_mesa_diretora.docx</t>
   </si>
   <si>
     <t>Requer tramitação em regime de Prioridade e inclusão na Ordem do dia, dos projetos relacionados abaixo: *PROJETO DE LEI Nº 3.148/2021 que “Declara de Utilidade Pública o Grupo Espírita Caminheiros de Jesus”, PROJETO DE LEI Nº 3.149/2021 que “Revoga a Lei 4.259, de 30 de julho de 2019”, PROJETO DE RESOLUÇÃO N° 1.224/2021 “Concede Medalha do Mérito Legislativo ao Senhor Fabricio Ferreira de Farias”, PROJETO DE RESOLUÇÃO N° 1.225/2021 que “Concede Título de Cidadania Honorária ao Senhor José Márcio Gomes Pereira”,  PROJETO DE RESOLUÇÃO N° 1.226/2021 que “Dispõe sobre o arquivamento do Processo Administrativo Nº 005/2019 - Comissão Especial de Inquérito criada pela Resolução Nº 1.073/2019”.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos à Escola Estadual Tancredo de Almeida Neves, completando 36 anos de dedicação e ensino para toda comunidade. A Senhora Cristiane Castro Moreira Lana é diretora da escola há 16 anos.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos para a empresa ULtraNet, pelos 8 anos de serviços de qualidade e comprometimento em Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Requer Audiência Pública para discutir a qualidade do Transporte em nosso Município.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Requer "Moção de Aplausos" ao Senhor Newton de Paula Andrade pelos relevantes serviços prestados ao município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>ADRIANO MARTINS DE OLIVEIRA, BETO CAVALEIRO, CRISTIANO DO CAIS, Dr. Sandro, LUGÃO, Lincoln Drumond Soares Neto, Lucimar do Salão, MARCELO SOARES DE ALMEIDA, MILTINHO DO SACOLÃO, Missionário Ney Oliveira, Nélio do Abacaxi, PAULINHO, REGINALDO MESSIAS DA SILVA, RONILSON BURRINHO, Ronaldo dos Santos Barbosa - Ronaldinho, THIAGO LUCAS, ZEZINHO DO SINTTROCEL</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1017/requerimento_no_34.2021-_mocao_de_aplausos_profissionais_da_sau.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1017/requerimento_no_34.2021-_mocao_de_aplausos_profissionais_da_sau.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos a todos os profissionais da área da Saúde em Coronel Fabriciano, que arduamente estão na linha de frente do combate ao Coronavírus em todas as unidades de saúde públicas e privadas.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Requer seja marcado uma Audiência Pública para tratar do seguinte tema "Violência Sexual Contra Criança e Adolescente".</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Requer seja marcado uma Audiência Pública para tratar do seguinte tema "Violência doméstica contra a Mulher".</t>
   </si>
   <si>
     <t>1025</t>
   </si>
@@ -2370,72 +2370,72 @@
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos a Empresa World Car Funilaria e Pintura Centro Automotivo, pelos seus 25 anos no mercado prestando serviço de excelência, qualidade e dedicação aos clientes.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Requer seja enviada "Moção de Aplausos" ao Senhor Manoel Luiz da Rocha, pelos 39 (trinta e nove) anos de dedicação e empenho na obra do Senhor, na Igreja Assembleia, no bairro Santa Cruz no município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1038/requerimento_no_43.2021_-_reginaldo.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1038/requerimento_no_43.2021_-_reginaldo.docx</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Armazém Dona Chica, pelo atendimento de lata qualidade a toda comunidade.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1039/requerimento_no_44.2021_-_reginaldo.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1039/requerimento_no_44.2021_-_reginaldo.doc</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos a Empresa Vale do aço Embalagens, pelos 12 anos de atendimento de Excelência a toda comunidade.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1040/requerimento_no_45.2021_-_reginaldo.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1040/requerimento_no_45.2021_-_reginaldo.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Dr Fábio Pinheiro de Ávila, pelos seus 25 anos de atendimento humanizado de Excelência a toda comunidade.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Requer cópia do contrato do serviço de aluguel do veículo corolla, realizado pelo setor responsável desta casa legislativo</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Requer "Moção de Aplausos" ao Senhor Walter Luiz Rolim Maiara, por ser um grande exemplo de homem em nossa sociedade e pela tamanha simplicidade.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
@@ -2530,51 +2530,51 @@
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Requer Moção de aplausos a Senhora Geizilane Miranda Jorge, pela sua simplicidade e dedicação ao seu trabalho.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Requer Moção de aplausos a Senhora Marina Araujo Fiorot, pela sua simplicidade e dedicação ao seu trabalho.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1079/requerimento_no_60.2021_-_thiago_lucas.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1079/requerimento_no_60.2021_-_thiago_lucas.docx</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública para discutir direito dos animais em Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos a Secretaria de Assistência Social do Município de coronel Fabriciano Letícia Fernandes Godinho.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Jornalista Edeoberto de Carvalho pelos 12 anos da Revista Empresarial.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
@@ -2979,108 +2979,108 @@
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Requer seja encaminhada Moção de Aplausos ao Senhor Douglas Gonçalves da Silva, por ser um grande exemplo de homem em nossa sociedade e pela tamanha simplicidade.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Requer que seja encaminhada Moção de Aplausos do Poder Legislativo de Coronel Fabriciano ao Senhor Jonair Cordeiro Silva, pelo relevante trabalho prestado de orientação a comunidade, com palestra no programa corrente do bem e seu trabalho informativo a Rádio Itatiaia Vale do Aço.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1169/requerimento_no_109.2020_-_mocao_de_aplausos_-_ronilson_evelton.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1169/requerimento_no_109.2020_-_mocao_de_aplausos_-_ronilson_evelton.doc</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Senhor Sândalo Rosemberg Bigão, pelos relevantes serviços prestados ao povo de Coronel Fabriciano</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1170/requerimento_no_110.2020_-_mocao_de_aplausos_-_ronilson_evelton.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1170/requerimento_no_110.2020_-_mocao_de_aplausos_-_ronilson_evelton.doc</t>
   </si>
   <si>
     <t>Requer seja enviada “Moção de Aplausos” ao Senhor Elton Araújo Ribeiro, pelos brilhantes serviços prestados ao povo de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1171/requerimento_no_111.2020_-_mocao_de_aplausos_-_ronilson_evelton.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1171/requerimento_no_111.2020_-_mocao_de_aplausos_-_ronilson_evelton.doc</t>
   </si>
   <si>
     <t>Requer seja enviada “Moção de Aplausos” ao Senhor Elias Gregório da Silva, pelos brilhantes serviços prestados ao povo de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Requer seja enviada Moção de aplausos ao Pastor Waldeci Campos, peça dedicação e empenho no trabalho realizado na obra do Senhor, na Igreja Ebenezer Pentecostal.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1173/requerimento_no_113.2020_-_mocao_de_aplausos_-_ronilson_evelton.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1173/requerimento_no_113.2020_-_mocao_de_aplausos_-_ronilson_evelton.doc</t>
   </si>
   <si>
     <t>Requer seja enviada “Moção de Aplausos” ao Senhor Geraldo Gabriel de Almeida, pelos brilhantes serviços prestados ao povo de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1174/requerimento_no_114.2020_-_mocao_de_aplausos_-_ronilson_evelton.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1174/requerimento_no_114.2020_-_mocao_de_aplausos_-_ronilson_evelton.doc</t>
   </si>
   <si>
     <t>Requer seja enviada “Moção de Aplausos” ao Senhor Flávio Raimundo Costa, pelos brilhantes serviços prestados ao povo de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos Silvia Ribeiro Silva, pelos relevantes trabalhos prestados.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos a Lanchonete Tia Isa Lanches, pelos relevantes trabalhos prestados.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
@@ -3174,264 +3174,264 @@
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Requer seja encaminhada ao Iverson de Souza Araújo, conhecido como DJ Ivis, Moção de Repúdio contra os atos de agressão a sua esposa Pamella Holanda.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Requer seja instituída Comissão Especial destinada das investigações em face do Executivo Municipal na denominada "Operação Vácuo" da Polícia Federal.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1204/requerimento_no_129.2021_-_mocao_de_aplausos_-_ronilson_evelton.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1204/requerimento_no_129.2021_-_mocao_de_aplausos_-_ronilson_evelton.doc</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos” a Senhora Lívia Caldeira Alves Bitar Garajau Mendes, pelos brilhantes serviços prestados ao povo de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1205/requerimento_no_130.2021_-_mocao_de_aplausos_-_ronilson_evelton.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1205/requerimento_no_130.2021_-_mocao_de_aplausos_-_ronilson_evelton.doc</t>
   </si>
   <si>
     <t>Requer  “Moção de Aplausos” a Senhora Laudicéia Luíza de Oliveira, pelos brilhantes serviços prestados ao povo de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1206/requerimento_no_131.2021_-_mocao_de_aplausos_-_ronilson_evelton.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1206/requerimento_no_131.2021_-_mocao_de_aplausos_-_ronilson_evelton.doc</t>
   </si>
   <si>
     <t>Requer  “Moção de Aplausos” a Senhora Roberta Fachinetti Silva, pelos brilhantes serviços prestados ao povo de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1207/requerimento_no_132.2021_-_convocacao_-_nelio.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1207/requerimento_no_132.2021_-_convocacao_-_nelio.doc</t>
   </si>
   <si>
     <t>Requer convocação da Diretora Executiva do Hospital Dr. José Maria Morais, Kátia Barbalho Diniz Costa a comparecer nesta Casa Legislativa para prestar esclarecimentos a cerca das notícias veiculadas na imprensa regional e estadual, relacionadas as investigações denominada "Operação Vácuo" da Polícia Federal, que apura fraudes a licitação em contatos para aquisição de equipamentos médicos.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1209/requerimento_no_133.2021-_reginaldo_messias.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1209/requerimento_no_133.2021-_reginaldo_messias.docx</t>
   </si>
   <si>
     <t>Requer Moção de aplausos a Òticas Brasil, pelos excelentes serviços prestados no atendimentos aos clientes de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1210/requerimento_no_134.2021-_reginaldo_messias.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1210/requerimento_no_134.2021-_reginaldo_messias.docx</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos a Drogaria Santos pelos seus 10 anos cuidando sempre da saúde da População de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos do Poder Legislativo de Coronel Fabriciano ao Superintendente Regional de Saúde Senhor Ernany de Oliveira, pelos relevantes serviços prestados em Coronel Fabriciano e em toda região do Vale do Aço</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos do Poder Legislativo de Coronel Fabriciano a todos os funcionários da regional de saúde  pelos relevantes serviços prestados em Coronel Fabriciano,</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Requer que a Secretaria Municipal de Saúde informe a esta Casa Legislativa, o setor que está apto a confeccionar a carteirinha para as pessoas portadoras de fibromialgia de Coronel Fabriciano, garantida pela Lei nº 4.233/2019</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1214/requerimento_no_138.2021-_mocao_de_aplausos__pastor_denilson.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1214/requerimento_no_138.2021-_mocao_de_aplausos__pastor_denilson.pdf</t>
   </si>
   <si>
     <t>Requer Moção de aplausos ao Pastor Denilson Geraldo Pereira Mendes pela sua dedicação, honradez e serviços prestados.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1215/requerimento_no_139.2021-_mocao_de_aplausos__pastor_edvandro.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1215/requerimento_no_139.2021-_mocao_de_aplausos__pastor_edvandro.pdf</t>
   </si>
   <si>
     <t>Requer Moção de aplausos ao Pastor Edvandro Márcio Moreira Teixeira pela sua dedicação, honradez e serviços prestados.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1216/requerimento_no_140.2021-_reginaldo_messias.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1216/requerimento_no_140.2021-_reginaldo_messias.docx</t>
   </si>
   <si>
     <t>Requer seja encaminhada “MOÇÃO de APLAUSOS” a Óticas Boa Vista pelo excelente trabalho prestado em destaque aos Cliente em Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1217/requerimento_no_141.2021-_reginaldo_messias.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1217/requerimento_no_141.2021-_reginaldo_messias.doc</t>
   </si>
   <si>
     <t>O vereador que este subscreve, na forma regimental, ouvindo o plenário. Requer seja encaminhada “MOÇÃO de APLAUSOS” a Auto escola Vida pelo excelente trabalho prestado em aos Cliente de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1218/requerimento_no_142.2021-_reginaldo_messias.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1218/requerimento_no_142.2021-_reginaldo_messias.doc</t>
   </si>
   <si>
     <t>Requer seja encaminhada “MOÇÃO de APLAUSOS” a Daias KIds pelo excelente trabalho prestado em destaque aos clientes em Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1219/untitled_20210806_123550.pdf</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1219/untitled_20210806_123550.pdf</t>
   </si>
   <si>
     <t>Requerem seja oficiado o Executivo Municipal com o pedido de informação sobre o processo que se deu a instalação do “Monumento em Homenagem aos 70 da Maçonaria no Vale do Aço”, na Praça das mães, em frente ao Supermercado Villefort, no bairro Bom Jesus, sobretudo, acerca dos aspectos legais e o dispêndio financeiro.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Requer marcação de audiência pública com o tema: Cenário social da Pessoa com Deficiência.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1226/requerimento_no_145.2021_ronaldinho_-_mocao_de_aplausos.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1226/requerimento_no_145.2021_ronaldinho_-_mocao_de_aplausos.doc</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos a Nilton de  Paula Andrade, pelos relevantes serviços prestados.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1227/requerimento_no_146.2021_ronaldinho_-_mocao_de_aplausos.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1227/requerimento_no_146.2021_ronaldinho_-_mocao_de_aplausos.doc</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Senhor Sandro Nogueira Pedrosa, pelos relevantes serviços prestados.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1228/requerimento_no_147.2021_ronaldinho_-_mocao_de_aplausos.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1228/requerimento_no_147.2021_ronaldinho_-_mocao_de_aplausos.doc</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Senhor Cristiano Nonato Matias, pelos relevantes serviços prestados.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1229/requerimento_no_148.2021_ronaldinho-_mocao_de_aplausos.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1229/requerimento_no_148.2021_ronaldinho-_mocao_de_aplausos.doc</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos a Óticas Visão, pelos relevantes serviços prestados.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1230/requerimento_no_149.2021_ronaldinho_-_mocao_de_aplausos.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1230/requerimento_no_149.2021_ronaldinho_-_mocao_de_aplausos.doc</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Pastor Raimundo Gilson pela excelente gestão a frente dos trabalhos da UMADCELF.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Pastor José Martins de Calais Júnior, pela excelente gestão a frente dos trabalhos da UMADCELF.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Pastor Wemerson José Ferreira Rosa pelo excelente trabalho realizado como gestor da Igreja Lar Fabri em Coronel Fabriciano.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos a  Pastora Aglessandra Gomes Aparecida Ferreira pelo excelente trabalho realizado como gestora da Igreja Lar Fabri em Coronel Fabriciano.</t>
   </si>
@@ -3498,156 +3498,156 @@
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública para discutir o transporte urbano municipal, que tem por objetivo o debate sobre os rumos tomados pela Empresa AUTOTRANS/Grupo SARITUR quanto à não utilização de trocadores/cobradores nas linhas urbanas, fato já ocorrido em cidades vizinhas como Ipatinga e Timóteo.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Requer seja encaminhada "Moção de Aplausos" a empresa Depósito Caladão, em comemoração aos 14 anos de serviços prestados a comunidade, na pessoa do proprietário Senhor Onofre Alves dos Santos Pinheiro e a todos os seus colaboradores.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Requer seja encaminhada "Moção de Aplausos" ao Senhor José Adair de Sá, pelos relevantes serviços prestados há mais de 15 anos em nossa cidade.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1319/requerimento_no_167.2021_-__marcelo_motorista_mocoes_de_aplausos_pastor_renildo_vitorino_de_almeida.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1319/requerimento_no_167.2021_-__marcelo_motorista_mocoes_de_aplausos_pastor_renildo_vitorino_de_almeida.docx</t>
   </si>
   <si>
     <t>Requer Moção de aplausos ao Pastor Vitorino de Almeida Laurette, pela sua dedicação, honradez e Serviços prestados na obra do Senhor na Igreja Evangélica Pentecostal Vozes de sião/ Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1320/requerimento_no_168.2021_-_marcelo_motorista_mocoes_de_aplausos_pastor_marlon_do_carmo_das_dores.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1320/requerimento_no_168.2021_-_marcelo_motorista_mocoes_de_aplausos_pastor_marlon_do_carmo_das_dores.docx</t>
   </si>
   <si>
     <t>Requer Moção de aplausos ao Pastor Marlon do Carmo das Dores, pela sua dedicação, honradez e Serviços prestados na obra do Senhor na Igreja Evangélica Pentecostal Vozes de sião/ Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1321/requerimento_no_169.2021_-_marcelo_motorista_mocoes_de_aplausos_pastor_geraldo_nazare_da_paz.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1321/requerimento_no_169.2021_-_marcelo_motorista_mocoes_de_aplausos_pastor_geraldo_nazare_da_paz.docx</t>
   </si>
   <si>
     <t>Requer Moção de aplausos ao Pastor  Geraldo Nazaré da Paz, pela sua dedicação, honradez e serviços prestados na obra do Senhor na Igreja Assembléia de Deus no Município de Coronel Fabriciano</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1322/requerimento_no_170.2021_-_marcelo_motorista_mocoes_de_aplausos_vera_gomes_duarte_dias.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1322/requerimento_no_170.2021_-_marcelo_motorista_mocoes_de_aplausos_vera_gomes_duarte_dias.docx</t>
   </si>
   <si>
     <t>Requer Moção de aplausos a Senhora Vera Goes Duarte Dias,  pelos relevantes serviços prestados como servidora pública no Município de Coronel Fabriciano</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1323/requerimento_no_171.2021_-_beto_audiencia_ublica_-_apae.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1323/requerimento_no_171.2021_-_beto_audiencia_ublica_-_apae.docx</t>
   </si>
   <si>
     <t>Requer marcação de audiência pública para tratar do tema: APAE.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1325/requerimento_no_172.2021_-_miltinho-_mocao_janete_aparecida_arruda.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1325/requerimento_no_172.2021_-_miltinho-_mocao_janete_aparecida_arruda.doc</t>
   </si>
   <si>
     <t>Requer Moção de aplausos a Senhora Janete Aparecida Arruda, pelos relevantes serviços prestados na área de saúde pública aos munícipes de Coronel fabriciano/MG, gerando um bom atendimento na questão de saúde pública e assim contribuindo para o desenvolvimento de nossa cidade.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Requer seja marcada Audiência Pública para discutir o seguinte tema: Tributos Municipais (IPTU - ITBI - ISS).</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1339/requerimento_174-_mocao_de_aplausos_namilton_xavier_1_-_marcelo.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1339/requerimento_174-_mocao_de_aplausos_namilton_xavier_1_-_marcelo.docx</t>
   </si>
   <si>
     <t>Requer Moção de aplausos ao Pastor Namilton Xavier, pela dedicação, Honradez e serviços prestados na obra do Senhor na Igreja Ebenezer Pentecostal.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1340/requerimento_no_175.2021_-_marcelo._pastor_eber_pereira_de_andrade.docx</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1340/requerimento_no_175.2021_-_marcelo._pastor_eber_pereira_de_andrade.docx</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos” ao Pastor Eber Pereira de Andrade, pela dedicação, Honradez e serviços prestados na obra do Senhor na Igreja Assembleia de Deus no Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1341/requerimento_no_176.2021_-_marcelo._pastor_sebastiao_matias.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1341/requerimento_no_176.2021_-_marcelo._pastor_sebastiao_matias.doc</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos” ao Pastor Sebastião Matias, pela dedicação, Honradez e serviços prestados na obra do Senhor na Igreja do Evangelho Quadrangular do Município de Coronel Fabriciano.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Requer que seja encaminhada Moção de Aplausos do poder Legislativo de Coronel Fabriciano ao Senhor José Carlos de Lima, pelos relevantes trabalhos prestados.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos a Irmã Marisa de Lima Falcão Fernandes que com empenho e dedicação, serviu, sempre firme e constante na obra do Senhor.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
@@ -3772,141 +3772,141 @@
   <si>
     <t>SUBS</t>
   </si>
   <si>
     <t>SUBSTITUTIVO</t>
   </si>
   <si>
     <t>"Institui a Lei Orgânica da Procuradoria Geral do Município de Coronel Fabriciano e dispõe sobre a sua organização, funcionamento e atribuições."</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal Dr. Marcos Vinícius da Silva Bizarro e ao Secretário de Educação Senhor Carlos Alberto Serra Negra, a implementação do modelo de Escolas Cívico-Militares no município de Coronel Fabriciano/MG.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/948/indicacao_02.2021_-_pavimentacao_rua_-_ronaldinho.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/948/indicacao_02.2021_-_pavimentacao_rua_-_ronaldinho.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a pavimentação das ruas do bairro Centro, como rua Pedro Nolasco, rua Duque de Caxias e rua 12 de Outubro.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/949/indicacao_03.2021_-_pavimentacao_rua_-_ronaldinho.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/949/indicacao_03.2021_-_pavimentacao_rua_-_ronaldinho.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a pavimentação das ruas do bairro Jardim Primavera, como rua Ibaté, rua D e rua Gentil de Assis Machado.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/957/indicacao_04.2021_-_indica_para_que_seja_prestados_servicos_de_limpeza_manutencao-_miltinho.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/957/indicacao_04.2021_-_indica_para_que_seja_prestados_servicos_de_limpeza_manutencao-_miltinho.doc</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, Dr. Marcos Vinicius da Silva Bizarro, a intervir junto à Secretaria de Obras e Serviços Urbanos, para que sejam prestados os serviços de limpeza, manutenção e trocas de grades dos bueiros laterais e transversais, nas ruas dos bairros (Aparecida do Norte, Caladinho de Baixo, Universitário, Morada do Vale, Serra Azul, Caladinho do meio, Pomar e os outros mais do nosso município).</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/958/indicacao_05.2021_-_indica_para_que_seja_prestados_os_servicos_de_manutencao_e_pavimentacao-_miltinho.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/958/indicacao_05.2021_-_indica_para_que_seja_prestados_os_servicos_de_manutencao_e_pavimentacao-_miltinho.doc</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, Dr. Marcos Vinícius da Silva Bizarro, a intervir junto à Secretaria de Obras e Serviços Urbanos, para que seja prestado os serviços de manutenção da pavimentação da rua vale do São Francisco no Bairro Morada do Vale em Cel. Fabriciano MG.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/959/indicacao_06.2021_-_indica_para_que_seja_prestados_os_servicos__de_construcao_de_uma_rede_fluvial_e_um_bueiro-_miltinho.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/959/indicacao_06.2021_-_indica_para_que_seja_prestados_os_servicos__de_construcao_de_uma_rede_fluvial_e_um_bueiro-_miltinho.doc</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, Dr. Marcos Vinicius da Silva Bizarro, a intervir junto à Secretaria de Obras e Serviços Urbanos, para que seja prestado os serviços de construção de uma Rede Fluvial com um bueiro lateral na Rua Jose Maria de Morais em frente ao número 20, nos Bairro Aparecida do Norte, em Cel. Fabriciano/MG.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>Indica, ao Senhor Prefeito Municipal, Dr. Marcos Vinícius da Silva Bizarro, intervir junto a Secretaria de Obras e Serviços Urbanos, para que seja feita a capina e ser colocado uma lixeira na rua Potiguar, nº 29, ao lado da Recar, no bairro Caladinho de Cima.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a instalação de redutores de velocidades a Av.  Maanaim, frente a delegacia de trânsito, situada  no bairro Parque Industrial Novo Reno.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a construção de muro de arrimo na Rua Ponte Nova, na Ligação entre  a Rua Antônio e a Estrada Fazenda Bom Jesus, local onde está sendo construído um novo empreendimento imobiliário, a " Nova Fabriciano", Bairro JK.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_10.2021_-_retirada_do_poste_-_nossa_senhora_do_carmo.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_10.2021_-_retirada_do_poste_-_nossa_senhora_do_carmo.doc</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal Dr. Marcos Vinícius da Silva Bizarro, a intervir junto a CEMIG - Companhia Energética de Minas Gerais S.A, para que seja prestado o serviço de retirada de um poste da rua Chafariz, n° 109, bairro Nossa Senhora do Carmo em Coronel Fabriciano/MG.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/993/indicacao_11.2021-_rua_chafariz-_lucimar.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/993/indicacao_11.2021-_rua_chafariz-_lucimar.doc</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, Dr. Marcos Vinícius da Silva Bizarro, a intervir junto a Defesa Civil, para que seja prestado o serviço de fiscalização e solução para o ocorrido na rua Chafariz, n°390, bairro Nossa Senhora do Carmo, Coronel Fabriciano – MG.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/992/indicacao_12.2021_-_rua_pedro_nolasco-lucimar.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/992/indicacao_12.2021_-_rua_pedro_nolasco-lucimar.doc</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, Dr. Marcos Vinícius da Silva Bizarro, a intervir junto a Secretaria de Governanças de Obra e Serviços Urbanos, para que seja prestado o serviço de construção de uma grade de proteção para o Camelódromo da Rua Pedro Nolasco - Centro, Cel. Fabriciano - MG.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_13.2021_-_rua_bendito_pacifico-_nossa_senhora_do_carmo.doc</t>
+    <t>http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_13.2021_-_rua_bendito_pacifico-_nossa_senhora_do_carmo.doc</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, Dr. Marcos Vinícius da Silva Bizarro, a intervir junto a Defesa Civil, para que seja prestado o serviço de fiscalização e solução para o ocorrido na rua Benedito Pacífico, em frente ao n°56, bairro Nossa Senhora do Carmo, Coronel Fabriciano – MG.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, à Abertura e Pavimentação o término da Rua Wilson Passos Pereira ligando a rua cinco, localizada no Bairro Júlia Kubitschek.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal Dr. Marcos Vinícius da Silva Bizarro, a intervir junto a Secretaria de Governança de Obras e Serviços, para que seja prestado o serviço de pavimentação para o beco 10, bairro Nossa Senhora do Carmo, Coronel Fabriciano-MG.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>Indica, ao Senhor Prefeito Municipal Dr. Marcos Vinicius da Silva Bizarro, a intervir junto a Secretaria de Obras e Serviços Urbanos, para que seja prestado o serviço de pavimentação para o beco 11, bairro Nossa Senhora do Carmo, Coronel Fabriciano-MG.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
@@ -4477,51 +4477,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/937/pl-3.140-_doulas.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/938/pl-_3.141-_menor_aprendiz.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/945/projeto_de_lei_n_3.142.2020_-_credito_especial.docx.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/946/pl-3.143_-_gratuidade_de_transporte_coletivo_60_anos_-_adriano.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/960/pl-3.144_-_altera_e_acrescenta_dispositivo_a_lei_4.298_18_de__marco_de_2020_que_instituiu_a_lei_de_parcelamento_ocupacao_e_uso_do_solo_de_coronel_fabriciano_e_da_outras_rpovidencias..doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/961/pl-3.145_-_altera_e_acrescenta_dispositivo_a_lei_4.299_25_de__marco_de_2020_que_instituiu_o_codigo_de_obras_do_municipio_de_coronel_fabriciano_e_da_outras_providencias.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/962/pl-3.146_-_dispoe_sobre_desafetacao_de_area_publica_e_d_outras_providencias.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/969/pl-3.147_-_altera_a_nomenclatura_do_cargo_publico_de_vigilante_previsto_na_lei_2.686.2017_-_executivo_municipal.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/975/pl-3148_-_declara_de_utilidade_publica_grupo_espirita_-_ronilson.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/982/pl-3149-_revoga_a_lei_4259_paco_municipal.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/987/pl-3.151-_casamento_comunitario.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1000/pl-3.152-_reforma_adm_cmcf.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1001/pl-3.153-_recomposicao_correto_ipca.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1005/pl-3.154-_nelio.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1011/pl_3.156.2021_-_reforma_administrativa_executivo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1012/pl_3.157.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1013/pl_3.158.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1014/pl_3.159.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1015/pl-3.160-__estagio_executivo.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1031/pl-3.161-_politica_municipal_trasntorno_espectro_autista_-_thiago.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1057/pl-3.167.2021-_altera_lei_4.025_agricultura_familiar_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1065/pl-pj._lei_substitutivo-pj._lei_3.168-2021-reajuste_executivo.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1086/pl-3.173_-_extincao_cargos_estrutura_administrativa_cmcf_-_mesa_diretora-extingue_cargos-lei_no._4.139-2017.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1089/pl-3.174_-_altera_lei_4.156__ppa__4.312_ldo_4.321_orcamento_-_executivo_municipal.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1104/pl-3.178.2021-_castramovel_-_beto_cavaleiro.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1106/pl-3.179_-__denominaunidade_de_saude-__ronilson.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1144/pl-3.182-__dispoe_sobre_ratificacao__protocolo_intecoes_consorcio_comdin-__executivo.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1156/pl-3.183-__denominacao_de_logradouro_pubico._praca_ari_de_oliveira_sena_-_lugao.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1160/pl-3.184_-_politica_municipal_esporte._sistema_municipal_esporte.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1162/pl-3.186_-_vocabulario_lingua_portuguesa_-_lincoln.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1188/pl-3.190.2021-__executivo.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1195/pl-3.192.2021_-_adriano.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1201/pl-3.194.2021_-_lucimar_-_fornecimento_de_absorventes_higienicos_a_mulheres_adolescentes_e_pessoas.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1223/pl-3.196_de_2021-_dispoe_sobre_afastamento_das_servidoras_municipais_gestantes_efetivas_contrtadas_temporarias_pandemias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1224/pl-3.197_de_2021-_estabelece_cobertura_para_custeio_operacional_dos_processamento_de_consiganacoes_facultativas_na_folha_de_pagamento.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1233/pl_3.198_instiui_o_programa_adote_um_espaco_publico_no_municipio.1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1313/pl-3.210-_projeto_de_lei_-_regulamenta_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1329/pl-3.212.2021_-_altera_lei_n_4.311_uso_de_mascaras_no_municipio_-_lincoln.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1330/pl-3.213.2021_-_altera_ldo_com_anexos-_executivo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1331/pl-3.214.2021_-_ppa_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1332/pl-3.215.2021-_estima_a_receita_e_fixa_a_despesa_-_executivo_orcamento.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1338/pl-_3.371-_substitutivo_-vagas_idoso_rotativo_-_ramon_amaral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1342/pl-3.218.2021_-_lincoln.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1343/pl-3.219.2021_-_lincoln_passaporte_covid.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1346/pl-3220.2021_-_lei_maria_da_penha_escola_-_lucimar.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1347/pl-3221.2021_-_telas_de_protecao_e_varandas_nas_edificacoes_-_claudiney.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1350/pl-3.222.2021_-_revogacao_expressa_leis_municipais_-_comissao_revisao_legal.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1349/pl-3.223.2021_-_vagas_estacinamento_gestantes._adriano_martins.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1354/pl-3225.2021-__autoriza_o_ingresso_no_consorcio_publico_para_defesa_e_revitalizacao_do_rio_doce_eecutivo_municipal.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1360/pl-3.2262021.__projeto_maos_dadas.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1419/pl-3.230_-_projeto_de_lei_fundeb70_-_fabri_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1421/pl-3.232_-_projeto_de_lei_majoracao_de_percentual.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1345/plc-_001.2021_-_projeto_de_lei_complementar_n_001.2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1404/plc-002.2021-__codigo_tributario_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/963/pr-1223_-_cidadania_honoraria_-__dr._gilmaro_alves_ferreira_-_adriano.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/974/pr-1225_-_cidadania_honoraria_-_jose_marcio_gomes_pereira_-_ronaldinho.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/983/pr-1226-__projeto_de_resolucao_-_cei_atas.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1002/pr-1228-cidadania_honoraria_-_dr._denner_franco.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1003/pr-1229_-_diploma_de_honra_ao_merito_-_leticia_fernandes.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1004/pr-1230_-_merto_legislativo_-_leandro_xingo.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1032/pr-1231_-_estagio__-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1042/pr-1233_-embaixador_da_paz_arnaldo_cursage_-_lugao.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1159/pr-1244-_merito_legislativo-_ronilson_-_carla_diney.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1166/pr-1245-_diploma_de_honra_ao_merito_leonardo_augusto_pires_soares_-_adriano_martins.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1167/pr-1246-_diploma_de_merito_desportivo_roberto_carlos_jovencio_-_adriano_martins.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1314/pr-1262_-_projeto_de_resolucao_limite_diarias.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1326/pr-1263_-_projeto_de_resolucao__cidadania_honoraria_-_bolsonaroa-_lincol.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1334/pr-1264_-_pj_resolucao-auxilio_alimentacao-mmm_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1373/pr-1276____-_cidadania_honoraria_jose_roberto_gariff_guimaraes-_ronilson.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/939/requerimento_n_01.2020_-_mocao_de_aplausos_-sandro.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/940/requerimento_n_02.2020_-_mocao_de_aplausos_-sandro.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/941/requerimento_n_03.2020_-_mocao_de_aplausos_-sandro.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/942/requerimento_n_04.2020_-_mocao_de_aplausos_-sandro.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/944/requerimento_n_06.2020_-_mocao_de_aplausos_-sandro.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/947/requerimento_n_07.2021_-_prorefis_ronilson.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/950/requerimento_n_08.2021_-_mocao_de_aplausos_-geraldo_magela_dos_santosronaldinho.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/952/requerimento_n_09.2021_-_mocao_de_aplausos_-vidracaria_mundialronaldinho.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/953/requerimento_n_10.2021_-_mocao_de_aplausos_-edmilson_paulo_silvaronaldinho.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/954/requerimento_n_11.2021_-_mocao_de_aplausos_reginaldo.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/968/requerimento_no_14.2021-reginaldo_para_pastor_paulo_de_almeida.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/967/requerimento_no_15.2021-reginaldo_para_dra.luanna.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/977/requerimento_no_18.2021-miltinhodora_castro.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/978/requerimento_no_19.2021_-_thiago_lucas.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/988/requerimento_no_23.2021_-_reginaldo.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/989/requerimento_n_24.2021_-_mocao_de_aplausos_-arieane_reginaldo.doc.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/995/requerimento_n_25.2021_-_mocao_de_aplausos_-reginaldovarejao_max.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/996/requerimento_n_26.2021_-_mocao_de_aplausos_-reginaldopastor_namilton_xavier.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/994/requerimento_no_27.2021_-_reginaldo.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1007/requerimento_no_29.2021_-_mesa_diretora.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1017/requerimento_no_34.2021-_mocao_de_aplausos_profissionais_da_sau.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1038/requerimento_no_43.2021_-_reginaldo.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1039/requerimento_no_44.2021_-_reginaldo.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1040/requerimento_no_45.2021_-_reginaldo.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1079/requerimento_no_60.2021_-_thiago_lucas.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1169/requerimento_no_109.2020_-_mocao_de_aplausos_-_ronilson_evelton.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1170/requerimento_no_110.2020_-_mocao_de_aplausos_-_ronilson_evelton.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1171/requerimento_no_111.2020_-_mocao_de_aplausos_-_ronilson_evelton.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1173/requerimento_no_113.2020_-_mocao_de_aplausos_-_ronilson_evelton.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1174/requerimento_no_114.2020_-_mocao_de_aplausos_-_ronilson_evelton.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1204/requerimento_no_129.2021_-_mocao_de_aplausos_-_ronilson_evelton.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1205/requerimento_no_130.2021_-_mocao_de_aplausos_-_ronilson_evelton.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1206/requerimento_no_131.2021_-_mocao_de_aplausos_-_ronilson_evelton.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1207/requerimento_no_132.2021_-_convocacao_-_nelio.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1209/requerimento_no_133.2021-_reginaldo_messias.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1210/requerimento_no_134.2021-_reginaldo_messias.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1214/requerimento_no_138.2021-_mocao_de_aplausos__pastor_denilson.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1215/requerimento_no_139.2021-_mocao_de_aplausos__pastor_edvandro.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1216/requerimento_no_140.2021-_reginaldo_messias.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1217/requerimento_no_141.2021-_reginaldo_messias.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1218/requerimento_no_142.2021-_reginaldo_messias.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1219/untitled_20210806_123550.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1226/requerimento_no_145.2021_ronaldinho_-_mocao_de_aplausos.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1227/requerimento_no_146.2021_ronaldinho_-_mocao_de_aplausos.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1228/requerimento_no_147.2021_ronaldinho_-_mocao_de_aplausos.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1229/requerimento_no_148.2021_ronaldinho-_mocao_de_aplausos.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1230/requerimento_no_149.2021_ronaldinho_-_mocao_de_aplausos.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1319/requerimento_no_167.2021_-__marcelo_motorista_mocoes_de_aplausos_pastor_renildo_vitorino_de_almeida.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1320/requerimento_no_168.2021_-_marcelo_motorista_mocoes_de_aplausos_pastor_marlon_do_carmo_das_dores.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1321/requerimento_no_169.2021_-_marcelo_motorista_mocoes_de_aplausos_pastor_geraldo_nazare_da_paz.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1322/requerimento_no_170.2021_-_marcelo_motorista_mocoes_de_aplausos_vera_gomes_duarte_dias.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1323/requerimento_no_171.2021_-_beto_audiencia_ublica_-_apae.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1325/requerimento_no_172.2021_-_miltinho-_mocao_janete_aparecida_arruda.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1339/requerimento_174-_mocao_de_aplausos_namilton_xavier_1_-_marcelo.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1340/requerimento_no_175.2021_-_marcelo._pastor_eber_pereira_de_andrade.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1341/requerimento_no_176.2021_-_marcelo._pastor_sebastiao_matias.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/948/indicacao_02.2021_-_pavimentacao_rua_-_ronaldinho.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/949/indicacao_03.2021_-_pavimentacao_rua_-_ronaldinho.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/957/indicacao_04.2021_-_indica_para_que_seja_prestados_servicos_de_limpeza_manutencao-_miltinho.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/958/indicacao_05.2021_-_indica_para_que_seja_prestados_os_servicos_de_manutencao_e_pavimentacao-_miltinho.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/959/indicacao_06.2021_-_indica_para_que_seja_prestados_os_servicos__de_construcao_de_uma_rede_fluvial_e_um_bueiro-_miltinho.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_10.2021_-_retirada_do_poste_-_nossa_senhora_do_carmo.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/993/indicacao_11.2021-_rua_chafariz-_lucimar.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/992/indicacao_12.2021_-_rua_pedro_nolasco-lucimar.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_13.2021_-_rua_bendito_pacifico-_nossa_senhora_do_carmo.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/937/pl-3.140-_doulas.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/938/pl-_3.141-_menor_aprendiz.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/945/projeto_de_lei_n_3.142.2020_-_credito_especial.docx.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/946/pl-3.143_-_gratuidade_de_transporte_coletivo_60_anos_-_adriano.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/960/pl-3.144_-_altera_e_acrescenta_dispositivo_a_lei_4.298_18_de__marco_de_2020_que_instituiu_a_lei_de_parcelamento_ocupacao_e_uso_do_solo_de_coronel_fabriciano_e_da_outras_rpovidencias..doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/961/pl-3.145_-_altera_e_acrescenta_dispositivo_a_lei_4.299_25_de__marco_de_2020_que_instituiu_o_codigo_de_obras_do_municipio_de_coronel_fabriciano_e_da_outras_providencias.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/962/pl-3.146_-_dispoe_sobre_desafetacao_de_area_publica_e_d_outras_providencias.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/969/pl-3.147_-_altera_a_nomenclatura_do_cargo_publico_de_vigilante_previsto_na_lei_2.686.2017_-_executivo_municipal.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/975/pl-3148_-_declara_de_utilidade_publica_grupo_espirita_-_ronilson.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/982/pl-3149-_revoga_a_lei_4259_paco_municipal.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/987/pl-3.151-_casamento_comunitario.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1000/pl-3.152-_reforma_adm_cmcf.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1001/pl-3.153-_recomposicao_correto_ipca.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1005/pl-3.154-_nelio.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1011/pl_3.156.2021_-_reforma_administrativa_executivo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1012/pl_3.157.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1013/pl_3.158.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1014/pl_3.159.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1015/pl-3.160-__estagio_executivo.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1031/pl-3.161-_politica_municipal_trasntorno_espectro_autista_-_thiago.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1057/pl-3.167.2021-_altera_lei_4.025_agricultura_familiar_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1065/pl-pj._lei_substitutivo-pj._lei_3.168-2021-reajuste_executivo.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1086/pl-3.173_-_extincao_cargos_estrutura_administrativa_cmcf_-_mesa_diretora-extingue_cargos-lei_no._4.139-2017.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1089/pl-3.174_-_altera_lei_4.156__ppa__4.312_ldo_4.321_orcamento_-_executivo_municipal.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1104/pl-3.178.2021-_castramovel_-_beto_cavaleiro.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1106/pl-3.179_-__denominaunidade_de_saude-__ronilson.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1144/pl-3.182-__dispoe_sobre_ratificacao__protocolo_intecoes_consorcio_comdin-__executivo.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1156/pl-3.183-__denominacao_de_logradouro_pubico._praca_ari_de_oliveira_sena_-_lugao.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1160/pl-3.184_-_politica_municipal_esporte._sistema_municipal_esporte.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1162/pl-3.186_-_vocabulario_lingua_portuguesa_-_lincoln.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1188/pl-3.190.2021-__executivo.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1195/pl-3.192.2021_-_adriano.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1201/pl-3.194.2021_-_lucimar_-_fornecimento_de_absorventes_higienicos_a_mulheres_adolescentes_e_pessoas.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1223/pl-3.196_de_2021-_dispoe_sobre_afastamento_das_servidoras_municipais_gestantes_efetivas_contrtadas_temporarias_pandemias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1224/pl-3.197_de_2021-_estabelece_cobertura_para_custeio_operacional_dos_processamento_de_consiganacoes_facultativas_na_folha_de_pagamento.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1233/pl_3.198_instiui_o_programa_adote_um_espaco_publico_no_municipio.1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1313/pl-3.210-_projeto_de_lei_-_regulamenta_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1329/pl-3.212.2021_-_altera_lei_n_4.311_uso_de_mascaras_no_municipio_-_lincoln.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1330/pl-3.213.2021_-_altera_ldo_com_anexos-_executivo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1331/pl-3.214.2021_-_ppa_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1332/pl-3.215.2021-_estima_a_receita_e_fixa_a_despesa_-_executivo_orcamento.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1338/pl-_3.371-_substitutivo_-vagas_idoso_rotativo_-_ramon_amaral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1342/pl-3.218.2021_-_lincoln.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1343/pl-3.219.2021_-_lincoln_passaporte_covid.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1346/pl-3220.2021_-_lei_maria_da_penha_escola_-_lucimar.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1347/pl-3221.2021_-_telas_de_protecao_e_varandas_nas_edificacoes_-_claudiney.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1350/pl-3.222.2021_-_revogacao_expressa_leis_municipais_-_comissao_revisao_legal.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1349/pl-3.223.2021_-_vagas_estacinamento_gestantes._adriano_martins.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1354/pl-3225.2021-__autoriza_o_ingresso_no_consorcio_publico_para_defesa_e_revitalizacao_do_rio_doce_eecutivo_municipal.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1360/pl-3.2262021.__projeto_maos_dadas.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1419/pl-3.230_-_projeto_de_lei_fundeb70_-_fabri_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1421/pl-3.232_-_projeto_de_lei_majoracao_de_percentual.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1345/plc-_001.2021_-_projeto_de_lei_complementar_n_001.2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1404/plc-002.2021-__codigo_tributario_-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/963/pr-1223_-_cidadania_honoraria_-__dr._gilmaro_alves_ferreira_-_adriano.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/974/pr-1225_-_cidadania_honoraria_-_jose_marcio_gomes_pereira_-_ronaldinho.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/983/pr-1226-__projeto_de_resolucao_-_cei_atas.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1002/pr-1228-cidadania_honoraria_-_dr._denner_franco.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1003/pr-1229_-_diploma_de_honra_ao_merito_-_leticia_fernandes.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1004/pr-1230_-_merto_legislativo_-_leandro_xingo.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1032/pr-1231_-_estagio__-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1042/pr-1233_-embaixador_da_paz_arnaldo_cursage_-_lugao.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1159/pr-1244-_merito_legislativo-_ronilson_-_carla_diney.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1166/pr-1245-_diploma_de_honra_ao_merito_leonardo_augusto_pires_soares_-_adriano_martins.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1167/pr-1246-_diploma_de_merito_desportivo_roberto_carlos_jovencio_-_adriano_martins.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1314/pr-1262_-_projeto_de_resolucao_limite_diarias.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1326/pr-1263_-_projeto_de_resolucao__cidadania_honoraria_-_bolsonaroa-_lincol.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1334/pr-1264_-_pj_resolucao-auxilio_alimentacao-mmm_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1373/pr-1276____-_cidadania_honoraria_jose_roberto_gariff_guimaraes-_ronilson.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/939/requerimento_n_01.2020_-_mocao_de_aplausos_-sandro.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/940/requerimento_n_02.2020_-_mocao_de_aplausos_-sandro.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/941/requerimento_n_03.2020_-_mocao_de_aplausos_-sandro.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/942/requerimento_n_04.2020_-_mocao_de_aplausos_-sandro.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/944/requerimento_n_06.2020_-_mocao_de_aplausos_-sandro.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/947/requerimento_n_07.2021_-_prorefis_ronilson.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/950/requerimento_n_08.2021_-_mocao_de_aplausos_-geraldo_magela_dos_santosronaldinho.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/952/requerimento_n_09.2021_-_mocao_de_aplausos_-vidracaria_mundialronaldinho.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/953/requerimento_n_10.2021_-_mocao_de_aplausos_-edmilson_paulo_silvaronaldinho.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/954/requerimento_n_11.2021_-_mocao_de_aplausos_reginaldo.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/968/requerimento_no_14.2021-reginaldo_para_pastor_paulo_de_almeida.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/967/requerimento_no_15.2021-reginaldo_para_dra.luanna.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/977/requerimento_no_18.2021-miltinhodora_castro.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/978/requerimento_no_19.2021_-_thiago_lucas.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/988/requerimento_no_23.2021_-_reginaldo.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/989/requerimento_n_24.2021_-_mocao_de_aplausos_-arieane_reginaldo.doc.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/995/requerimento_n_25.2021_-_mocao_de_aplausos_-reginaldovarejao_max.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/996/requerimento_n_26.2021_-_mocao_de_aplausos_-reginaldopastor_namilton_xavier.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/994/requerimento_no_27.2021_-_reginaldo.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1007/requerimento_no_29.2021_-_mesa_diretora.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1017/requerimento_no_34.2021-_mocao_de_aplausos_profissionais_da_sau.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1038/requerimento_no_43.2021_-_reginaldo.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1039/requerimento_no_44.2021_-_reginaldo.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1040/requerimento_no_45.2021_-_reginaldo.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1079/requerimento_no_60.2021_-_thiago_lucas.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1169/requerimento_no_109.2020_-_mocao_de_aplausos_-_ronilson_evelton.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1170/requerimento_no_110.2020_-_mocao_de_aplausos_-_ronilson_evelton.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1171/requerimento_no_111.2020_-_mocao_de_aplausos_-_ronilson_evelton.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1173/requerimento_no_113.2020_-_mocao_de_aplausos_-_ronilson_evelton.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1174/requerimento_no_114.2020_-_mocao_de_aplausos_-_ronilson_evelton.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1204/requerimento_no_129.2021_-_mocao_de_aplausos_-_ronilson_evelton.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1205/requerimento_no_130.2021_-_mocao_de_aplausos_-_ronilson_evelton.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1206/requerimento_no_131.2021_-_mocao_de_aplausos_-_ronilson_evelton.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1207/requerimento_no_132.2021_-_convocacao_-_nelio.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1209/requerimento_no_133.2021-_reginaldo_messias.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1210/requerimento_no_134.2021-_reginaldo_messias.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1214/requerimento_no_138.2021-_mocao_de_aplausos__pastor_denilson.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1215/requerimento_no_139.2021-_mocao_de_aplausos__pastor_edvandro.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1216/requerimento_no_140.2021-_reginaldo_messias.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1217/requerimento_no_141.2021-_reginaldo_messias.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1218/requerimento_no_142.2021-_reginaldo_messias.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1219/untitled_20210806_123550.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1226/requerimento_no_145.2021_ronaldinho_-_mocao_de_aplausos.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1227/requerimento_no_146.2021_ronaldinho_-_mocao_de_aplausos.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1228/requerimento_no_147.2021_ronaldinho_-_mocao_de_aplausos.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1229/requerimento_no_148.2021_ronaldinho-_mocao_de_aplausos.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1230/requerimento_no_149.2021_ronaldinho_-_mocao_de_aplausos.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1319/requerimento_no_167.2021_-__marcelo_motorista_mocoes_de_aplausos_pastor_renildo_vitorino_de_almeida.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1320/requerimento_no_168.2021_-_marcelo_motorista_mocoes_de_aplausos_pastor_marlon_do_carmo_das_dores.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1321/requerimento_no_169.2021_-_marcelo_motorista_mocoes_de_aplausos_pastor_geraldo_nazare_da_paz.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1322/requerimento_no_170.2021_-_marcelo_motorista_mocoes_de_aplausos_vera_gomes_duarte_dias.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1323/requerimento_no_171.2021_-_beto_audiencia_ublica_-_apae.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1325/requerimento_no_172.2021_-_miltinho-_mocao_janete_aparecida_arruda.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1339/requerimento_174-_mocao_de_aplausos_namilton_xavier_1_-_marcelo.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1340/requerimento_no_175.2021_-_marcelo._pastor_eber_pereira_de_andrade.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/1341/requerimento_no_176.2021_-_marcelo._pastor_sebastiao_matias.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/948/indicacao_02.2021_-_pavimentacao_rua_-_ronaldinho.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/949/indicacao_03.2021_-_pavimentacao_rua_-_ronaldinho.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/957/indicacao_04.2021_-_indica_para_que_seja_prestados_servicos_de_limpeza_manutencao-_miltinho.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/958/indicacao_05.2021_-_indica_para_que_seja_prestados_os_servicos_de_manutencao_e_pavimentacao-_miltinho.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/959/indicacao_06.2021_-_indica_para_que_seja_prestados_os_servicos__de_construcao_de_uma_rede_fluvial_e_um_bueiro-_miltinho.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/979/indicacao_10.2021_-_retirada_do_poste_-_nossa_senhora_do_carmo.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/993/indicacao_11.2021-_rua_chafariz-_lucimar.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/992/indicacao_12.2021_-_rua_pedro_nolasco-lucimar.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_13.2021_-_rua_bendito_pacifico-_nossa_senhora_do_carmo.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelfabriciano.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H437"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">